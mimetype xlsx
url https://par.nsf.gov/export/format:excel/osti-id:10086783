--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10086783</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On the Communication Complexity of Key-Agreement Protocols</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Haitner, Iftach; Mazor, Noam; Oshman, Rotem; Reingold, Omer; Yehudayoff, Amir</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-09T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Innovations in Theoretical Computer Science Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1-16</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In a key-agreement protocol whose security is proven in the random oracle model (ROM), the parties and the eavesdropper can make bounded number of queries to a shared random function (an “oracle”). Such protocol are the alternative to key-agreement protocols whose security is based on “public-key assumptions”, assumptions that being more structured are presumingly more vulnerable to attacks. Barak and Mahmoody [Crypto ’09] (following Impagliazzo and Rudich [STOC ’89]) have shown the ROM key-agreement protocols can only guarantee limited secrecy: the key of any `l-query protocol can be revealed by an O(l^2 )-query adversary, a bound that matches the gap obtained by the Merkle’s Puzzles two-message protocol of Merkle [CACM ’78]. While this quadratic gap might not seem like much, if the honest parties are willing to work “hard enough” and given continuousness improvement in common hash functions evaluation time, this gap yields a good enough advantage (assuming the security of the protocol holds when initiating the random function with a fixed hash function). 
+In this work we consider the communication complexity of ROM key-agreement protocols. In Merkle’s Puzzles, the honest parties need to exchange Ω(l) bits (ignoring logarithmic factors) to obtain secrecy against an eavesdropper that makes roughly l^2 queries, which makes the protocol unrealizable in many settings. We show that for protocols with certain natural properties, such high communication is unavoidable. Specifically, this is the case if the honest parties’ queries are independent and uniformly random, or alternatively if the protocol uses non-adaptive queries and has only two rounds. Since two-round key-agreement protocol are equivalent to public-key encryption scheme (seeing the first message as the public-key), the latter result bounds the public-key and encryption size of public-key encryption scheme whose security is proven in the ROM.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1763311</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>