--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10086994</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using a Critical Incident-Centered Transition Theory Framework to Explore Engineering Education Research Faculty Transitions.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Coso Strong, A.; Smith-Orr, C.; Bodnar, C.; Lee, W.; Faber, C.; and McCave, E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE annual conference &amp; exposition proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2153-5868</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This methods paper describes the integration of critical incident techniques and Schlossberg’s Transition Theory to create “incident timelines” that allow researchers to explore the transition of early career engineering education researchers into new faculty positions. In this methods paper, we demonstrate the usefulness of this approach by discussing the systematic development of our incident timeline analysis. We illustrate the methodological choices made to: 1) explore a diverse set of transitions into faculty positions, 2) identify critical events that impact these transitions, and 3) examine connections between events and strategies over time and across faculty members’ transitions. Explorations of emerging and systematically developed methodologies will continue to expand the range of approaches available for use in engineering education research and further the community’s ability to examine complex phenomena.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1664016</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>