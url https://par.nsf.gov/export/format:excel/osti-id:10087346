--- v0 (2026-01-18)
+++ v1 (2026-04-17)
@@ -6,181 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...129 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -195,187 +65,311 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10087346</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.1090/btran/26</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hyperbolic families and coloring graphs on surfaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Postle, Luke; Thomas, Robin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Transactions of the American Mathematical Society. Series B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>167-221</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2330-0000</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We develop a theory of linear isoperimetric inequalities for graphs on surfaces and apply it to coloring problems, as follows. Let $ G$ be a graph embedded in a fixed surface $ \Sigma $ of genus $ g$ and let $ L=(L(v):v\in V(G))$ be a collection of lists such that either each list has size at least five, or each list has size at least four and $ G$ is triangle-free, or each list has size at least three and $ G$ has no cycle of length four or less. An $ L$-coloring of $ G$ is a mapping $ \phi $ with domain $ V(G)$ such that $ \phi (v)\in L(v)$ for every $ v\in V(G)$ and $ \phi (v)\ne \phi (u)$ for every pair of adjacent vertices $ u,v\in V(G)$. We prove
+if every non-null-homotopic cycle in $ G$ has length $ \Omega (\log g)$, then $ G$ has an $ L$-coloring,
+if $ G$ does not have an $ L$-coloring, but every proper subgraph does (``$ L$-critical graph''), then $ \vert V(G)\vert=O(g)$,
+if every non-null-homotopic cycle in $ G$ has length $ \Omega (g)$, and a set $ X\subseteq V(G)$ of vertices that are pairwise at distance $ \Omega (1)$ is precolored from the corresponding lists, then the precoloring extends to an $ L$-coloring of $ G$,
+if every non-null-homotopic cycle in $ G$ has length $ \Omega (g)$, and the graph $ G$ is allowed to have crossings, but every two crossings are at distance $ \Omega (1)$, then $ G$ has an $ L$-coloring,
+if $ G$ has at least one $ L$-coloring, then it has at least $ 2^{\Omega (\vert V(G)\vert)}$ distinct $ L$-colorings.
+We show that the above assertions are consequences of certain isoperimetric inequalities satisfied by $ L$-critical graphs, and we study the structure of families of embedded graphs that satisfy those inequalities. It follows that the above assertions hold for other coloring problems, as long as the corresponding critical graphs satisfy the same inequalities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1700157</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>