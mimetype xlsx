--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10088689</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/e20080575</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Spherical Minimum Description Length</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Herntier, Trevor; Ihou, Koffi; Smith, Anthony; Rangarajan, Anand; Peter, Adrian</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Entropy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>575</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1099-4300</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider the problem of model selection using the Minimum Description Length (MDL) criterion for distributions with parameters on the hypersphere. Model selection algorithms aim to find a compromise between goodness of fit and model complexity. Variables often considered for complexity penalties involve number of parameters, sample size and shape of the parameter space, with the penalty term often referred to as stochastic complexity. Current model selection criteria either ignore the shape of the parameter space or incorrectly penalize the complexity of the model, largely because typical Laplace approximation techniques yield inaccurate results for curved spaces. We demonstrate how the use of a constrained Laplace approximation on the hypersphere yields a novel complexity measure that more accurately reflects the geometry of these spherical parameters spaces. We refer to this modified model selection criterion as spherical MDL. As proof of concept, spherical MDL is used for bin selection in histogram density estimation, performing favorably against other model selection criteria.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743050</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>