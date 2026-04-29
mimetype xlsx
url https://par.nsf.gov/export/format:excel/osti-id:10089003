--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,187 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10089003</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://pubs.acs.org/doi/10.1021/acsearthspacechem.8b00157</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Properties of Hydrous Aluminosilicate Melts at High Pressures</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bajgain, Suraj K.; Peng, Ye; Mookherjee, Mainak; Jing, Zhicheng; Solomon, Matthew.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACS earth and space chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>390-402</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2472-3452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this study, we use f irst-principles molecular dynamics simulations to explore the behavior of anhydrous aluminosilicate melt with a stoichiometry of NaAlSi2O6 up to pressures of ∼30 GPa and temperatures between 2500 and 4000 K. We also examine the effect of water (∼4 wt % H2O) on the equation of state and transport properties of the aluminosilicate melt and relate them to atomistic scale changes in the melt structure. Our results show that water reduces the density and bulk modulus of the anhydrous melt. However, the pressure derivative of the bulk modulus of the hydrous melt is larger than that of the anhydrous melt. The pressure dependence of the transport property exhibits an
+anomalous behavior. At a pressure of ∼12 GPa, anhydrous aluminosilicate melts exhibit maxima in diffusion and minima in viscosity. Dissolved water in melts also affects both diffusion and viscosity. In hydrous aluminosilicate melts, the maxima in diffusion and the minima in viscosity occur at ∼14 GPa. The anomalous behavior of transport properties is related to the pressure-induced changes in the melt structure. At shallower depths, i.e., up to 100 km, relevant for subduction zone settings, the lower density compounded by the lower viscosity of hydrous aluminosilicate melts is likely to provide buoyancy for upward migration. At greater depths of ∼180−200 km, greater compressibility of the hydrous aluminosilicate melts together with the minimum viscosity could hinder magma migration and may explain the presence of a partial melt layer at the lithosphere−asthenosphere boundary.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1753125</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>