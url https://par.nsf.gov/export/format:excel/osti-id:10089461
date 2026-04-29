--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10089461</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3290605.3300298</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Concept-Driven Visual Analytics: an Exploratory Study of Model- and Hypothesis-Based Reasoning with Visualizations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Choi, In Kwon; Childers, Taylor; Raveendranath, Nirmal Kumar; Mishra, Swati; Harris, Kyle; Reda, Khairi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-05T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CHI'19: ACM Conference on Human Factors in Computing Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1062-9432</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Visualization tools facilitate exploratory data analysis, but fall short at supporting hypothesis-based reasoning. We conducted an exploratory study to investigate how visualizations might support a concept-driven analysis style, where users can optionally share their hypotheses and conceptual models in natural language, and receive customized plots depicting the fit of their models to the data. We report on how participants leveraged these unique affordances for visual analysis. We found that a majority of participants articulated meaningful models and predictions, utilizing them as entry points to sensemaking. We contribute an abstract typology representing the types of models participants held and externalized as data expectations. Our findings suggest ways for rearchitecting visual analytics tools to better support hypothesis- and model-based reasoning, in addition to their traditional role in exploratory analysis. We discuss the design implications and reflect on the potential benefits and challenges involved.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1755611</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>