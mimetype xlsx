--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10091129</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Can We See Dust from the 1992 Fall of the Peekskill Meteorite in Hudson River Sediments and Can We Use It as a Stratigraphic Marker?(Regional and Local Stratigraphic Markers in Three Hudson River Cores Taken Near Peekskill, New York: LWB4-1)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Diallo, M. B.; McCann, B.; Abdul, B.; Adeghe, S.; Abbott, D. H.; Bostick, B. C.; Chang, C.; Block, K. A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>American Geophysical Union, Fall Meeting 2018, abstract #B53I-2168</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We have been studying the stratigraphy of core LWB4-1 taken in 2001 in the Hudson River about 100 meters north of the calculated transit path of the Peekskill meteorite in October 1992. We measured magnetic susceptibility at 1cm intervals from 0 -70 cm depth and found a layer with a magnetic susceptibility of 11 cgs units at 6 cm depth. This is the highest susceptibility in the top 40 cm of the core. Scanning X-Ray Fluorescence spectroscopy revealed the high susceptibility layer at 6 cm depth is part of a 3 cm interval with a high Ni/Cr ratio, but the depth of the peak in the Ni/Cr ratio is poorly resolved due to measurement error. We plan to dry and homogenize discreet samples for analysis on bench top XRF to reduce Ni and Cr error. Based on our identification of the base of modern Pb at 68 cm depth, the top 40 cm of the core covers the time interval from 2001 to 1930. From previous work on Central Park Lake, the base of modern Pb represents the year 1880 A.D. A uniform sedimentation rate model is supported a peak in Pb and As at 8 cm depth. The peak might represent the 1988 ban on the use of Pb arsenide and the start of use of DDT as a pesticide. We found a second peak in Pb at 37.5cm potentially from 1938, the date at which incineration was banned in New York City. We found a third peak in Pb at 50.5cm that might be from World War I around 1914. We found two deeper susceptibility peaks of 12 cgs at 43 cm and 8 cgs at 59 cm. These peaks could represent major Hudson River floods in 1927 and 1903. 137Cs and 210Pb 210 dating are in progress and will help us to determine if our age model is correct. Also, our core exhibits a distinct increase in Ca content starting at 18-25 cm depth and increasing towards the top of the core. This increase could be due to increased erosion, anthropogenic inputs or increased dissolution of CaCO3 rich rocks. We are measuring CaCO3 in the core to better determine the origin of this increase of Ca.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1757602</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>