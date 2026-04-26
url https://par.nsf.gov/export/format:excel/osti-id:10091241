--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10091241</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/GlobalSIP.2018.8646467</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>USING DEEP CROSS MODAL HASHING AND ERROR CORRECTING CODES FOR IMPROVING THE EFFICIENCY OF ATTRIBUTE GUIDED FACIAL IMAGE RETRIEVAL</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Talreja, Veeru; Taherkhani, Fariborz; Valenti, Matthew C.; Nasrabadi, Nasser M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Global Conference on Signal and Information Processing (GlobalSIP)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>564 to 568</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With benefits of fast query speed and low storage cost, hashing-based image retrieval approaches have garnered considerable attention from the research community. In this paper, we propose a novel Error-Corrected Deep Cross Modal Hashing (CMH-ECC) method which uses a bitmap specifying the presence of certain facial attributes as an input query to retrieve relevant face images from the database. In this architecture, we generate compact hash codes using an end-to-end deep learning module, which effectively captures the inherent relationships between the face and attribute modality. We also integrate our deep learning module with forward error correction codes to further reduce the distance between different modalities of the same subject. Specifically, the properties of deep hashing and forward error correction codes are exploited to design a cross modal hashing framework with high retrieval performance. Experimental results using two standard datasets with facial attributes-image modalities indicate that our CMH-ECC face image retrieval model outperforms most of the current attribute-based face image retrieval approaches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1650474</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>