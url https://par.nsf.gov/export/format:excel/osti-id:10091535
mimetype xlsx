--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10091535</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/TBME.2019.2894286</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Noninvasive imaging of epicardial and endocardial potentials with low rank and sparsity constraints</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fang, Lin; Xu, Jingjia; Hu, Honjie; Chen, Yunmei; Shi, Pengcheng; Wang, Linwei; Liu, Huafeng</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Transactions on Biomedical Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 1</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0018-9294</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this study, we explore the use of low rank and sparse constraints for the noninvasive estimation of epicardial and endocardial extracellular potentials from body-surface electrocardiographic data to locate the focus of premature ventricular contractions (PVCs). The proposed strategy formulates the dynamic spatiotemporal distribution of cardiac potentials by means of low rank and sparse decomposition, where the low rank term represents the smooth background and the anomalous potentials are extracted in the sparse matrix. Compared to the most previous potential-based approaches, the proposed low rank and sparse constraints are batch spatiotemporal constraints that capture the underlying relationship of dynamic potentials. The resulting optimization problem is solved using alternating direction method of multipliers . Three sets of simulation experiments with eight different ventricular pacing sites demonstrate that the proposed model outperforms the existing Tikhonov regularization (zero-order, second-order) and L1-norm based method at accurately reconstructing the potentials and locating the ventricular pacing sites. Experiments on a total of 39 cases of real PVC data also validate the ability of the proposed method to correctly locate ectopic pacing sites.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1719932</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>