--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10091634</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Scalable Software Infrastructure for Integrating Supercomputing with Volunteer Computing and Cloud Computing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ritu Arora, Carlos Redondo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Communications in computer and information science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>964</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>105-119</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1865-0929</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Volunteer Computing (VC) is a computing model that uses donated computing cycles on the devices such as laptops, desktops, and tablets to do scientific computing. BOINC is the most popular software framework for VC and it helps in connecting the projects needing computing cycles with the volunteers interested in donating the computing cycles on their resources. It has already enabled projects with high societal impact to harness several PetaFLOPs of donated computing cycles. Given its potential in elastically augmenting the capacity of existing supercomputing resources for running High-Throughput Computing (HTC) jobs, we have extended the BOINC software infrastructure and have made it amenable for integration with the supercomputing and cloud computing environments. We have named the extension of the BOINC software infrastructure as BOINC@TACC, and are using it to route *qualified* HTC jobs from the supercomputers at the Texas Advanced Computing Center (TACC) to not only the typically volunteered devices but also to the cloud computing resources such as Jetstream and Chameleon. BOINC@TACC can be extremely useful for those researchers/scholars who are running low on allocations of compute-cycles on the supercomputers, or are interested in reducing the turnaround time of their HTC jobs when the supercomputers are over-subscribed. We have also developed a web-application for TACC users so that, through the convenience of their web-browser, they can submit their HTC jobs for running on the resources volunteered by the community. An overview of the BOINC@TACC project is presented in this paper. The BOINC@TACC software infrastructure is open-source and can be easily adapted for use by other supercomputing centers that are interested in building their volunteer community and connecting them with the researchers needing multi-petascale (and even exascale) computing power for their HTC jobs</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1664022</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>