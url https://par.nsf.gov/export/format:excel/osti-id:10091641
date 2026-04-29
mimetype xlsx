--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10091641</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1515/revce-2018-0003</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Chemical activation of biochar for energy and environmental applications: a comprehensive review</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sajjadi, Baharak; Zubatiuk, Tetiana; Leszczynska, Danuta; Leszczynski, Jerzy; Chen, Wei Yin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-09-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Reviews in Chemical Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0167-8299</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Biochar (BC) generated from thermal and hydrothermal cracking of biomass is a carbon-rich product with the microporous structure. The graphene-like structure of BC contains different chemical functional groups (e.g. phenolic, carboxylic, carbonylic, etc.), making it a very attractive tool for wastewater treatment, CO              2              capture, toxic gas adsorption, soil amendment, supercapacitors, catalytic applications, etc. However, the carbonaceous and mineral structure of BC has a potential to accept more favorable functional groups and discard undesirable groups through different chemical processes. The current review aims at providing a comprehensive overview on different chemical modification mechanisms and exploring their effects on BC physicochemical properties, functionalities, and applications. To reach these objectives, the processes of oxidation (using either acidic or alkaline oxidizing agents), amination, sulfonation, metal oxide impregnation, and magnetization are investigated and compared. The nature of precursor materials, modification preparatory/conditions, and post-modification processes as the key factors which influence the final product properties are considered in detail; however, the focus is dedicated to the most common methods and those with technological importance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1632899</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>