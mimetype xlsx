--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10092000</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-19-5021-2019</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Aqueous reactions of organic triplet excited states with atmospheric alkenes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kaur, Richie; Hudson, Brandi M.; Draper, Joseph; Tantillo, Dean J.; Anastasio, Cort</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5021 to 5032</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>&lt;p&gt;&lt;strong&gt;Abstract.&lt;/strong&gt; Triplet excited states of organic matter are formed when colored organicmatter (i.e., brown carbon) absorbs light. While these “triplets” can beimportant photooxidants in atmospheric drops and particles (e.g., theyrapidly oxidize phenols), very little is known about their reactivity towardmany classes of organic compounds in the atmosphere. Here we measure thebimolecular rate constants of the triplet excited state of benzophenone(&lt;span class="inline-formula"&gt;&lt;sup&gt;3&lt;/sup&gt;BP&lt;sup&gt;∗&lt;/sup&gt;&lt;/span&gt;), a model species, with 17 water-soluble&lt;span class="inline-formula"&gt;C&lt;sub&gt;3&lt;/sub&gt;&lt;/span&gt;–&lt;span class="inline-formula"&gt;C&lt;sub&gt;6&lt;/sub&gt;&lt;/span&gt; alkenes that have either been found in theatmosphere or are reasonable surrogates for identified species. Measured rateconstants (&lt;span class="inline-formula"&gt;&lt;math xmlns="http://www.w3.org/1998/Math/MathML" id="M4" display="inline" overflow="scroll" dspmath="mathml"&gt;&lt;mrow&gt;&lt;msub&gt;&lt;mi&gt;k&lt;/mi&gt;&lt;mrow&gt;&lt;mi mathvariant="normal"&gt;ALK&lt;/mi&gt;&lt;mo&gt;+&lt;/mo&gt;&lt;mn mathvariant="normal"&gt;3&lt;/mn&gt;&lt;msup&gt;&lt;mi mathvariant="normal"&gt;BP&lt;/mi&gt;&lt;mo&gt;∗&lt;/mo&gt;&lt;/msup&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;span&gt;&lt;svg:svg xmlns:svg="http://www.w3.org/2000/svg" width="47pt" height="12pt" class="svg-formula" dspmath="mathimg" md5hash="5e244a6573dc648a8ae694306cb94c30"&gt;&lt;svg:image xmlns:xlink="http://www.w3.org/1999/xlink" xlink:href="acp-19-5021-2019-ie00001.svg" width="47pt" height="12pt" src="acp-19-5021-2019-ie00001.png"/&gt;&lt;/svg:svg&gt;&lt;/span&gt;&lt;/span&gt;) vary by a factor of 30 and are in therange of (0.24–7.5)&amp;amp;thinsp;&lt;span class="inline-formula"&gt;×10&lt;sup&gt;9&lt;/sup&gt;&lt;/span&gt;&amp;amp;thinsp;M&lt;span class="inline-formula"&gt;&lt;sup&gt;−1&lt;/sup&gt;&lt;/span&gt;&amp;amp;thinsp;s&lt;span class="inline-formula"&gt;&lt;sup&gt;−1&lt;/sup&gt;&lt;/span&gt;. Biogenic alkenesfound in the atmosphere – e.g., &lt;i&gt;cis&lt;/i&gt;-3-hexen-1-ol, &lt;i&gt;cis&lt;/i&gt;-3-hexenyl acetate, andmethyl jasmonate – react rapidly, with rate constants above &lt;span class="inline-formula"&gt;1×10&lt;sup&gt;9&lt;/sup&gt;&lt;/span&gt;&amp;amp;thinsp;M&lt;span class="inline-formula"&gt;&lt;sup&gt;−1&lt;/sup&gt;&lt;/span&gt;&amp;amp;thinsp;s&lt;span class="inline-formula"&gt;&lt;sup&gt;−1&lt;/sup&gt;&lt;/span&gt;. Rate constants depend on alkene characteristicssuch as the location of the double bond, stereochemistry, and alkylsubstitution on the double bond. There is a reasonable correlation between&lt;span class="inline-formula"&gt;&lt;math xmlns="http://www.w3.org/1998/Math/MathML" id="M11" display="inline" overflow="scroll" dspmath="mathml"&gt;&lt;mrow&gt;&lt;msub&gt;&lt;mi&gt;k&lt;/mi&gt;&lt;mrow&gt;&lt;mi mathvariant="normal"&gt;ALK&lt;/mi&gt;&lt;mo&gt;+&lt;/mo&gt;&lt;mn mathvariant="normal"&gt;3&lt;/mn&gt;&lt;msup&gt;&lt;mi mathvariant="normal"&gt;BP&lt;/mi&gt;&lt;mo&gt;∗&lt;/mo&gt;&lt;/msup&gt;&lt;/mrow&gt;&lt;/msub&gt;&lt;/mrow&gt;&lt;/math&gt;&lt;span&gt;&lt;svg:svg xmlns:svg="http://www.w3.org/2000/svg" width="47pt" height="12pt" class="svg-formula" dspmath="mathimg" md5hash="2a58d5ba79f5a7bbe5533d56d95f8683"&gt;&lt;svg:image xmlns:xlink="http://www.w3.org/1999/xlink" xlink:href="acp-19-5021-2019-ie00002.svg" width="47pt" height="12pt" src="acp-19-5021-2019-ie00002.png"/&gt;&lt;/svg:svg&gt;&lt;/span&gt;&lt;/span&gt; and the calculated one-electron oxidation potential(OP) of the alkenes (&lt;span class="inline-formula"&gt;&lt;i&gt;R&lt;/i&gt;&lt;sup&gt;2&lt;/sup&gt;=0.58&lt;/span&gt;); in contrast, rate constants are notcorrelated with bond dissociation enthalpies, bond dissociation freeenergies, or computed energy barriers for hydrogen abstraction. Using the OPrelationship, we estimate aqueous rate constants for a number of unsaturatedisoprene and limonene oxidation products with &lt;span class="inline-formula"&gt;&lt;sup&gt;3&lt;/sup&gt;BP&lt;sup&gt;∗&lt;/sup&gt;&lt;/span&gt;: values are inthe range of (0.080–1.7)&amp;amp;thinsp;&lt;span class="inline-formula"&gt;×10&lt;sup&gt;9&lt;/sup&gt;&lt;/span&gt;&amp;amp;thinsp;M&lt;span class="inline-formula"&gt;&lt;sup&gt;−1&lt;/sup&gt;&lt;/span&gt;&amp;amp;thinsp;s&lt;span class="inline-formula"&gt;&lt;sup&gt;−1&lt;/sup&gt;&lt;/span&gt;, withgenerally faster values for limonene products. Rate constants with lessreactive triplets, which are probably more environmentally relevant, arelikely roughly 25 times slower. Using our predicted rate constants, alongwith values for other reactions from the literature, we conclude thattriplets are probably minor oxidants for isoprene- and limonene-relatedcompounds in cloudy or foggy atmospheres, except in cases in which the tripletsare very reactive.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1649212; 1105049</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>