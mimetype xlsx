--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10092688</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/doi.org/10.1093/zoolinnean/zlx104</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparative cranial osteology of European gekkotans (Reptilia, Squamata)</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Villa, A; Daza, JD; Bauer, AM; Delfino, M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-17T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Zoological journal of the Linnean Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>184</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>857 - 895</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0024-4082</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Comparative osteology of European lizards, and of European geckos in particular, is poorly known, resulting in problems when trying to determine to species isolated bones found as fossils or as remains of prey in scats or pellets. In order to partly solve this issue, we here present a detailed comparative analysis of the cranial bones of the four most broadly distributed species of European gekkotans: Euleptes europaea, Hemidactylus turcicus, Mediodactylus kotschyi and Tarentola mauritanica. The skulls of these species display both a set of features that are typical for geckos in general and unique features that can be employed to identify isolated bones of all considered species. Diagnostic differences are found in almost every bone (except the squamosal, epipterygoid and stapes), leading to the creation of a detailed diagnostic key. The dentition also displays some interspecific differences, even though all four species share a similar general tooth morphology, with pleurodont teeth provided with two parallel cutting edges separated by a groove-like space. Such a dentition is consistent with an arthropod-based diet.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657656</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>