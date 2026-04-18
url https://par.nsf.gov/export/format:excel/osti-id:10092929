--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10092929</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.1500682</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Past and future rainfall in the Horn of Africa</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tierney, Jessica E.; Ummenhofer, Caroline C.; deMenocal, Peter B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2015-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>e1500682</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The recent decline in Horn of Africa rainfall during the March–May “long rains” season has fomented drought and famine, threatening food security in an already vulnerable region. Some attribute this decline to anthropogenic forcing, whereas others maintain that it is a feature of internal climate variability. We show that the rate of drying in the Horn of Africa during the 20th century is unusual in the context of the last 2000 years, is synchronous with recent global and regional warming, and therefore may have an anthropogenic component. In contrast to 20th century drying, climate models predict that the Horn of Africa will become wetter as global temperatures rise. The projected increase in rainfall mainly occurs during the September–November “short rains” season, in response to large-scale weakening of the Walker circulation. Most of the models overestimate short rains precipitation while underestimating long rains precipitation, causing the Walker circulation response to unrealistically dominate the annual mean. Our results highlight the need for accurate simulation of the seasonal cycle and an improved understanding of the dynamics of the long rains season to predict future rainfall in the Horn of Africa.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1203892</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2015</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>