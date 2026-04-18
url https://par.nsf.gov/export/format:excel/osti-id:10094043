--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,181 +65,310 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10094043</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/www.dx.doi.org/10.7449/VandV_1.</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Verification &amp; Validation of Computational Models associated with the Mechanics of Materials with the Mechanics of Materials.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>The Minerals Metals &amp; Materials Society, Inc</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Verification &amp; Validation of Computational Models associated with the Mechanics of Materials with the Mechanics of Materials.</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Predictive computational models associated with the mechanics of materials (MOM) offer
+great potential for enabling large reductions in the cost and time to develop new products and manufacturing procedures. Unfortunately, this potential is currently limited because very rarely are such models adequately and broadly proven to yield trustworthy, accurate, quantitative results for which the level of uncertainty has been quantified. In this regard, the need for rigorous verification and validation (V&amp;V) of these models cannot be overestimated, yet is extremely lacking within the relevant MOM communities. There is thus a strong need to help these communities accelerate the widespread adoption and implementation of such V&amp;V activities. In this vein, concise definitions of verification and validation have been provided by the American Society of Mechanical Engineers (ASME),1 and can be applied here as well:
+• Verification: The process of determining that a computational model accurately represents the underlying mathematical model and its solution
+• Validation: The process of determining the degree to which a model is an accurate
+representation of the real world from the perspective of the intended uses of the model
+The overarching goal of this workshop and report is thus to help facilitate the widespread and rigorous adoption of V&amp;V by both computational modelers and experimentalists in MOM-related communities.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1812449</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>