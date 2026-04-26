--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10094604</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/2041-8213/ab0c96</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>First M87 Event Horizon Telescope Results. II. Array and Instrumentation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Akiyama, Kazunori; Alberdi, Antxon; Alef, Walter; Asada, Keiichi; Azulay, Rebecca; Baczko, Anne-Kathrin; Ball, David; Baloković, Mislav; Barrett, John; Bintley, Dan; Blackburn, Lindy; Boland, Wilfred; Bouman, Katherine L.; Bower, Geoffrey C.; Bremer, Michael; Brinkerink, Christiaan D.; Brissenden, Roger; Britzen, Silke; Broderick, Avery E.; Broguiere, Dominique; Bronzwaer, Thomas; Byun, Do-Young; Carlstrom, John E.; Chael, Andrew; Chan, Chi-kwan; Chatterjee, Shami; Chatterjee, Koushik; Chen, Ming-Tang; Chen, Yongjun; Cho, Ilje; Christian, Pierre; Conway, John E.; Cordes, James M.; Crew, Geoffrey B.; Cui, Yuzhu; Davelaar, Jordy; De Laurentis, Mariafelicia; Deane, Roger; Dempsey, Jessica; Desvignes, Gregory; Dexter, Jason; Doeleman, Sheperd S.; Eatough, Ralph P.; Falcke, Heino; Fish, Vincent L.; Fomalont, Ed; Fraga-Encinas, Raquel; Friberg, Per; Fromm, Christian M.; Gómez, José L.; Galison, Peter; Gammie, Charles F.; García, Roberto; Gentaz, Olivier; Georgiev, Boris; Goddi, Ciriaco; Gold, Roman; Gu, Minfeng; Gurwell, Mark; Hada, Kazuhiro; Hecht, Michael H.; Hesper, Ronald; Ho, Luis C.; Ho, Paul; Honma, Mareki; Huang, Chih-Wei L.; Huang, Lei; Hughes, David H.; Ikeda, Shiro; Inoue, Makoto; Issaoun, Sara; James, David J.; Jannuzi, Buell T.; Janssen, Michael; Jeter, Britton; Jiang, Wu; Johnson, Michael D.; Jorstad, Svetlana; Jung, Taehyun; Karami, Mansour; Karuppusamy, Ramesh; Kawashima, Tomohisa; Keating, Garrett K.; Kettenis, Mark; Kim, Jae-Young; Kim, Junhan; Kim, Jongsoo; Kino, Motoki; Koay, Jun Yi; Koch, Patrick M.; Koyama, Shoko; Kramer, Michael; Kramer, Carsten; Krichbaum, Thomas P.; Kuo, Cheng-Yu; Lauer, Tod R.; Lee, Sang-Sung; Li, Yan-Rong; Li, Zhiyuan; Lindqvist, Michael; Liu, Kuo; Liuzzo, Elisabetta; Lo, Wen-Ping; Lobanov, Andrei P.; Loinard, Laurent; Lonsdale, Colin; Lu, Ru-Sen; MacDonald, Nicholas R.; Mao, Jirong; Markoff, Sera; Marrone, Daniel P.; Marscher, Alan P.; Martí-Vidal, Iván; Matsushita, Satoki; Matthews, Lynn D.; Medeiros, Lia; Menten, Karl M.; Mizuno, Yosuke; Mizuno, Izumi; Moran, James M.; Moriyama, Kotaro; Moscibrodzka, Monika; Müller, Cornelia; Nagai, Hiroshi; Nagar, Neil M.; Nakamura, Masanori; Narayan, Ramesh; Narayanan, Gopal; Natarajan, Iniyan; Neri, Roberto; Ni, Chunchong; Noutsos, Aristeidis; Okino, Hiroki; Olivares, Héctor; Ortiz-León, Gisela N.; Oyama, Tomoaki; Özel, Feryal; Palumbo, Daniel C.; Patel, Nimesh; Pen, Ue-Li; Pesce, Dominic W.; Piétu, Vincent; Plambeck, Richard; PopStefanija, Aleksandar; Porth, Oliver; Prather, Ben; Preciado-López, Jorge A.; Psaltis, Dimitrios; Pu, Hung-Yi; Ramakrishnan, Venkatessh; Rao, Ramprasad; Rawlings, Mark G.; Raymond, Alexander W.; Rezzolla, Luciano; Ripperda, Bart; Roelofs, Freek; Rogers, Alan; Ros, Eduardo; Rose, Mel; Roshanineshat, Arash; Rottmann, Helge; Roy, Alan L.; Ruszczyk, Chet; Ryan, Benjamin R.; Rygl, Kazi L.; Sánchez, Salvador; Sánchez-Arguelles, David; Sasada, Mahito; Savolainen, Tuomas; Schloerb, F. Peter; Schuster, Karl-Friedrich; Shao, Lijing; Shen, Zhiqiang; Small, Des; Sohn, Bong Won; SooHoo, Jason; Tazaki, Fumie; Tiede, Paul; Tilanus, Remo P.; Titus, Michael; Toma, Kenji; Torne, Pablo; Trent, Tyler; Trippe, Sascha; Tsuda, Shuichiro; van Bemmel, Ilse; van Langevelde, Huib Jan; van Rossum, Daniel R.; Wagner, Jan; Wardle, John; Weintroub, Jonathan; Wex, Norbert; Wharton, Robert; Wielgus, Maciek; Wong, George N.; Wu, Qingwen; Young, André; Young, Ken; Younsi, Ziri; Yuan, Feng; Yuan, Ye-Fei; Zensus, J. Anton; Zhao, Guangyao; Zhao, Shan-Shan; Zhu, Ziyan; Algaba, Juan-Carlos; Allardi, Alexander; Amestica, Rodrigo; Bach, Uwe; Beaudoin, Christopher; Benson, Bradford A.; Berthold, Ryan; Blanchard, Jay M.; Blundell, Ray; Bustamente, Sandra; Cappallo, Roger; Castillo-Domínguez, Edgar; Chang, Chih-Cheng; Chang, Shu-Hao; Chang, Song-Chu; Chen, Chung-Chen; Chilson, Ryan; Chuter, Tim C.; Rosado, Rodrigo Córdova; Coulson, Iain M.; Crawford, Thomas M.; Crowley, Joseph; David, John; Derome, Mark; Dexter, Matthew; Dornbusch, Sven; Dudevoir, Kevin A.; Dzib, Sergio A.; Eckert, Chris; Erickson, Neal R.; Everett, Wendeline B.; Faber, Aaron; Farah, Joseph R.; Fath, Vernon; Folkers, Thomas W.; Forbes, David C.; Freund, Robert; Gómez-Ruiz, Arturo I.; Gale, David M.; Gao, Feng; Geertsema, Gertie; Graham, David A.; Greer, Christopher H.; Grosslein, Ronald; Gueth, Frédéric; Halverson, Nils W.; Han, Chih-Chiang; Han, Kuo-Chang; Hao, Jinchi; Hasegawa, Yutaka; Henning, Jason W.; Hernández-Gómez, Antonio; Herrero-Illana, Rubén; Heyminck, Stefan; Hirota, Akihiko; Hoge, James; Huang, Yau-De; Impellizzeri, C. M.; Jiang, Homin; Kamble, Atish; Keisler, Ryan; Kimura, Kimihiro; Kono, Yusuke; Kubo, Derek; Kuroda, John; Lacasse, Richard; Laing, Robert A.; Leitch, Erik M.; Li, Chao-Te; Lin, Lupin C.-C.; Liu, Ching-Tang; Liu, Kuan-Yu; Lu, Li-Ming; Marson, Ralph G.; Martin-Cocher, Pierre L.; Massingill, Kyle D.; Matulonis, Callie; McColl, Martin P.; McWhirter, Stephen R.; Messias, Hugo; Meyer-Zhao, Zheng; Michalik, Daniel; Montaña, Alfredo; Montgomerie, William; Mora-Klein, Matias; Muders, Dirk; Nadolski, Andrew; Navarro, Santiago; Nguyen, Chi H.; Nishioka, Hiroaki; Norton, Timothy; Nystrom, George; Ogawa, Hideo; Oshiro, Peter; Oyama, Tomoaki; Padin, Stephen; Parsons, Harriet; Paine, Scott N.; Peñalver, Juan; Phillips, Neil M.; Poirier, Michael; Pradel, Nicolas; Primiani, Rurik A.; Raffin, Philippe A.; Rahlin, Alexandra S.; Reiland, George; Risacher, Christopher; Ruiz, Ignacio; Sáez-Madaín, Alejandro F.; Sassella, Remi; Schellart, Pim; Shaw, Paul; Silva, Kevin M.; Shiokawa, Hotaka; Smith, David R.; Snow, William; Souccar, Kamal; Sousa, Don; Sridharan, T. K.; Srinivasan, Ranjani; Stahm, William; Stark, Antony A.; Story, Kyle; Timmer, Sjoerd T.; Vertatschitsch, Laura; Walther, Craig; Wei, Ta-Shun; Whitehorn, Nathan; Whitney, Alan R.; Woody, David P.; Wouterloot, Jan G.; Wright, Melvin; Yamaguchi, Paul; Yu, Chen-Yu; Zeballos, Milagros; Ziurys, Lucy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>875</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L2</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-8213</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1715061; 1816420; 1716327; 1743747; 1716536</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>