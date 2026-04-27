--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10094701</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/c9tb00104b</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A non-enzymatic glucose sensor based on a CoNi &lt;sub&gt;2&lt;/sub&gt; Se &lt;sub&gt;4&lt;/sub&gt; /rGO nanocomposite with ultrahigh sensitivity at low working potential</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Amin, Bahareh Golrokh; Masud, Jahangir; Nath, Manashi</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-03T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Materials Chemistry B</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2338 to 2348</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-750X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Uniform and porous CoNi              2              Se              4              was successfully synthesized by electrodeposition onto a composite electrode comprising reduced graphene oxide (rGO) anchored on a Ni foam substrate (prepared hydrothermally). This CoNi              2              Se              4              –rGO@NF composite electrode has been employed as an electrocatalyst for the direct oxidation of glucose, thereby acting as a high-performance non-enzymatic glucose sensor. Direct electrochemical measurement with the as-prepared electrode in 0.1 M NaOH revealed that the CoNi              2              Se              4              –rGO nanocomposite has excellent electrocatalytic activity towards glucose oxidation in an alkaline medium with a sensitivity of 18.89 mA mM              −1              cm              −2              and a wide linear response from 1 μM to 4.0 mM at a low applied potential of +0.35 V              vs.              Ag|AgCl. This study also highlights the effect of decreasing the anion electronegativity on enhancing the electrocatalytic efficiency by lowering the potential needed for glucose oxidation. The catalyst composite also exhibits high selectivity towards glucose oxidation in the presence of several interferents normally found in physiological blood samples. A low glucose detection limit of 0.65 μM and long-term stability along with a short response time of approximately 4 seconds highlights the promising performance of the CoNi              2              Se              4              –rGO@NF electrode for non-enzymatic glucose sensing with high precision and reliability.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1710313</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>