--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10095259</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.7554/eLife.44628</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Independent amylase gene copy number bursts correlate with dietary preferences in mammals</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pajic, Petar; Pavlidis, Pavlos; Dean, Kirsten; Neznanova, Lubov; Romano, Rose-Anne; Garneau, Danielle; Daugherity, Erin; Globig, Anja; Ruhl, Stefan; Gokcumen, Omer</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>eLife</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2050-084X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Many mammals can digest starch by using an enzyme called amylase, but different species eat different amounts of starchy foods. Amylase is released by the pancreas, and in certain species such as humans, it is also created by the glands that produce saliva, allowing the enzyme to be present in the mouth. There, amylase can start to break down starch, releasing a sweet taste that helps the animal to detect starchy foods.            Curiously, humans have multiple copies of the gene that codes for the enzyme, but the exact number varies between people. Previous research has found that populations with more copies also eat more starch; if this correlation also existed in other species, it could help to understand how diets influence and shape genetic information. In addition, it is unclear how amylase came to be present in saliva, as the ancestors of mammals only produced the protein in the pancreas.            Pajic et al. analyzed the genomes of a range of mammals and found that the more starch a species had in its diet, the more amylase gene copies it harbored in its genome. In fact, unrelated mammals living in different habitats and eating different types of food have similar numbers of amylase gene copies if they have the same level of starch in their diet.            In addition, Pajic et al. discovered that animals such as mice, rats, pigs and dogs, which have lived in close contact with people for thousands of years, quickly adapted to the large amount of starch present in human food. In each of these species, a mechanism called gene duplication independently created new copies of the amylase gene. This could represent the first step towards some of these copies becoming active in the glands that release saliva.            In people, having fewer copies of the amylase gene could mean they have a higher risk for diabetes; this number is also tied to the composition of the collection of bacteria that live in the mouth and the gut. Understanding how the copy number of the amylase gene affects biology will help to grasp how it also affects health and wellbeing, in humans and in our four-legged companions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1714867</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>