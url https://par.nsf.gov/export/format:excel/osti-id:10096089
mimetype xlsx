--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10096089</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/c8cp05372c</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Ligand field effects on the ground and excited states of reactive FeO &lt;sup&gt;2+&lt;/sup&gt; species</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kirkland, Justin K.; Khan, Shahriar N.; Casale, Bryan; Miliordos, Evangelos; Vogiatzis, Konstantinos D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-11-21T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Chemistry Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>28786 to 28795</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1463-9076</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>High-valent Fe(              iv              )-oxo species have been found to be key oxidizing intermediates in the mechanisms of mononuclear iron heme and non-heme enzymes that can functionalize strong C–H bonds. Biomimetic Fe(              iv              )-oxo molecular complexes have been successfully synthesized and characterized, but their catalytic reactivity is typically lower than that of the enzymatic analogues. The C–H activation step proceeds through two competitive mechanisms, named σ- and π-channels. We have performed high-level wave function theory calculations on bare FeO              2+              and a series of non-heme Fe(              iv              )-oxo model complexes in order to elucidate the electronic properties and the ligand field effects on those channels. Our results suggest that a coordination environment formed by a weak field gives access to both competitive channels, yielding more reactive Fe(              iv              )-oxo sites. In contrast, a strong ligand environment stabilizes only the σ-channel. Our concluding remarks will aid the derivation of new structure–reactivity descriptors that can contribute to the development of the next generation of functional catalysts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1800237</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>