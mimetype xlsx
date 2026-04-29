--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,171 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...119 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -185,181 +65,310 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10096147</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3229556.3229557</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deployment Characteristics of "The Edge" in Mobile Edge Computing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Syamkumar, Meenakshi; Barford, Paul; Durairajan, Ramakrishnan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM SIGCOMM Workshop on Mobile Edge Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The envisioned capabilities of mobile edge computing are predicated on a delivery infrastructure with capacity, ubiquity, robustness, and capabilities to serve a country-wide user base. In this paper, we present an empirical study of key aspects of mobile edge
+infrastructure toward the goal of understanding their current characteristics and identifying future deployments. We start by analyzing a dataset of over 4M cell tower locations in the US. We evaluate the geographic characteristics of deployments and highlight how
+locations correspond to population density in major metropolitan
+areas and in rural areas. We also show how deployments have been
+arranged along highways throughout the US. Our analysis highlight areas where new deployments would be warranted. Finally, we analyze how cell tower deployments correspond to current major data center locations and assess how micro servers might be
+deployed to improve response times and to better serve customers.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1703592</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>