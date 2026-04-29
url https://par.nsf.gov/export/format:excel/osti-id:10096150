--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,308 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10096150</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ITC30.2018.00036</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>TimeWeaver: Opportunistic One Way Delay Measurement Via NTP</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Durairajan, Ramakrishnan; Mani, Sathiya Kumaran; Barford, Paul; Nowak, Robert; Sommers, Joel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>30th International Teletraffic Congress (ITC 30)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>185 to 193</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One-way delay (OWD) between end hosts has important implications for Internet applications, protocols, and measurement-based analyses. We describe a new approach for
+identifying OWDs via passive measurement of Network Time Protocol (NTP) traffic. NTP traffic offers the opportunity to measure OWDs accurately and continuously from hosts throughout the Internet. Based on detailed examination of NTP implementations and in-situ behavior, we develop an analysis tool that we call TimeWeaver, which enables assessment of precision and accuracy of OWD measurements from NTP. We apply TimeWeaver to a
+∼1TB corpus of NTP traffic collected from 19 servers located in the US and report on the characteristics of hosts and their associated OWDs, which we classify in a precision/accuracy hierarchy. To demonstrate the utility of these measurements, we
+apply iterative hard-threshold singular value decomposition to estimate the missing OWDs between arbitrary hosts from the highest tier in the hierarchy. We show that this approach results in highly accurate estimates of missing OWDs, with average error rates on the order of less than 2%.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1703592</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>