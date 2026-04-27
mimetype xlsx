--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,174 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...122 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -188,187 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10096606</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Shuffles and Circuits</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Roughgarden, Tim; Vassilvitskii, Sergei and</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of the ACM</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1557-735X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We introduce an abstract and strong model of massively parallel computation, where essentially the only restrictions are that the “fan-in” of each machine is limited to s bits, where s is smaller than the input size n, and that computation proceeds in synchronized rounds, with no communication between different
+machines within a round. Lower bounds on round complexity in this model apply to every computing platform that shares the most basic design principles of MapReduce-type systems. We apply a variant of the “polynomial method” to capture restrictions obeyed by all such massively parallel computations. This connection allows us to translate a lower bound on the (approximate) polynomial degree of a Boolean function to a lower bound on the round complexity of every (randomized) massively parallel computation of that function. These lower bounds apply even in the “unbounded width” version of our model, where the number of machines can be arbitrarily large. As one example of our general results, computing any non-trivial monotone graph property — such as any of the standard connectivity problems — requires a super-constant number of rounds when every machine can accept
+only a sub-polynomial (in n) number of input bits s. This lower bound constitutes significant progress on a major open question in the area,</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813188</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>