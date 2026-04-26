--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10097312</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/MIPR.2019.00106</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards Vulnerability Analysis of Voice-Driven Interfaces and Countermeasures for Replay Attacks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Malik, Khalid Mahmood; Malik, Hafiz; Baumann, Roland</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE Conference on Multimedia Information Processing and Retrieval (MIPR)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>523 to 528</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Fake audio detection is expected to become an important research area in the field of smart speakers such as Google Home, Amazon Echo and chatbots developed for these platforms. This paper presents replay attack vulnerability of voice-driven interfaces and proposes a countermeasure to detect replay attack on these platforms. This paper introduces a novel framework to model replay attack distortion, and then use a non-learning-based method for replay attack detection on smart speakers. The reply attack distortion is modeled as a higher-order nonlinearity in the replay attack audio. Higher-order spectral analysis (HOSA) is used to capture characteristics distortions in the replay audio. The replay attack recordings are successfully injected into the Google Home device via Amazon Alexa using the drop-in conferencing feature. Effectiveness of the proposed HOSA-based scheme is evaluated using original recorded speech as well as corresponding played back recording to the Google Home via the Amazon Alexa using the drop-in conferencing feature.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1815724; 1816019</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>