--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10097816</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/DOI: 10.1111/jtsa.12302</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Testing separability of functional time series</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Constantinou, P.; Kokoszka, P.; Reimherr, M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of time series analysis</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>731 - 747</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0143-9782</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We derive and study a significance test for determining if a panel of functional time series is separable. In the context of this paper, separability means that the covariance structure factors into the product of two functions, one depending only on time and the other depending only on the coordinates of the panel. Separability is a property which can dramatically improve computational efficiency by substantially reducing model complexity. It is especially useful for functional data as it implies that the functional principal components are the same for each member of the panel. However such an assumption must be verified before proceeding with further inference. Our approach is based on functional norm differences and provides a test with well controlled size and high power. We establish our procedure quite generally, allowing one to test separability of autocovariances as well. In addition to an asymptotic justification, our methodology is validated by a simulation study. It is applied to functional panels of particulate pollution and stock market data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1737795</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>