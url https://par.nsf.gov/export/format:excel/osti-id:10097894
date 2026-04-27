--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10097894</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.23919/date.2019.8714997</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Secure Intermittent Computing Protocol: Protecting State Across Power Loss</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Krishnan, Archanaa S.; Suslowicz, Charles; Dinu, Daniel; Schaumont, Patrick</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 Design, Automation &amp; Test in Europe Conference &amp; Exhibition (DATE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>734 to 739</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Intermittent computing systems execute long-running tasks under a transient power supply such as an energy harvesting power source. During a power loss, they save intermediate program state as a checkpoint into write-efficient non-volatile memory. When the power is restored, the system state is reconstructed from the checkpoint, and the long-running computation continues. We analyze the security risks when power interruption is used as an attack vector, and we demonstrate the need to protect the integrity, authenticity, confidentiality, continuity, and freshness of checkpointed data. We propose a secure checkpointing technique called the Se-cure Intermittent Computing Protocol (SICP). The proposed protocol has the following properties. First, it associates every checkpoint with a unique power-on state to checkpoint replay. Second, every checkpoint is cryptographically chained to its predecessor, providing continuity, which enables the programmer to carry run-time security properties such as attested program images across power loss events. Third, SICP is atomic and resistant to power loss. We demonstrate a prototype implementation of SICP on an MSP430 microcontroller, and we investigate the overhead of SICP for several cryptographic kernels. To the best of our knowledge, this is the first work to provide a robust solution to secure intermittent computing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704176</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>