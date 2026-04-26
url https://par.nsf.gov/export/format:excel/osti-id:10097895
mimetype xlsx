--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10097895</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-05072-6_7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Exploiting Security Vulnerabilities in Intermittent Computing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Krishnan, Archanaa; Schaumont, Patrick</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Security, Privacy, and Applied Cryptography Engineering. SPACE 2018.</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11348</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Energy harvesters have enabled widespread utilization of ultra-low-power devices that operate solely based on the energy harvested from the environment. Due to the unpredictable nature of harvested energy, these devices experience frequent power outages. They resume execution after a power loss by utilizing intermittent computing techniques and non-volatile memory. In embedded devices, intermittent computing refers to a class of computing that stores a snapshot of the system and application state, as a checkpoint, in non-volatile memory, which is used to restore the system and application state in case of power loss. Although non-volatile memory provides tolerance against power failures, they introduce new vulnerabilities to the data stored in them. Sensitive data, stored in a checkpoint, is available to an attacker after a power loss, and the state-of-the-art intermittent computing techniques fail to consider the security of checkpoints. In this paper, we utilize the vulnerabilities introduced by the intermittent computing techniques to enable various implementation attacks. For this study, we focus on TI’s Compute Through Power Loss utility as an example of the state-of-the-art intermittent computing solution. First, we analyze the security, or lack thereof, of checkpoints in the latest intermittent computing techniques. Then, we attack the checkpoints and locate sensitive data in non-volatile memory. Finally, we attack AES using this information to extract the secret key. To the best of our knowledge, this work presents the first systematic analysis of the seriousness of security threats present in the field of intermittent computing.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704176</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>