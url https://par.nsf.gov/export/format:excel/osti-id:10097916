--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10097916</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Computing a High-Dimensional Euclidean Embedding from an Arbitrary Smooth Riemannian Metric</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhong, Zichun; Wang, Wenping; Lévy, Bruno; Hua, Jing; Guo, Xiaohu</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM transactions on graphics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>62:1-16</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0730-0301</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This article presents a new method to compute a self-intersection free high-dimensional Euclidean embedding (SIFHDE^2) for surfaces and volumes equipped with an arbitrary Riemannian metric. It is already known that given a high-dimensional (high-d) embedding, one can easily compute an anisotropic Voronoi diagram by back-mapping it to 3D space. We show here how to solve the inverse problem, i.e., given an input metric, compute a smooth intersection-free high-d embedding of the input such that the pullback metric of the embedding matches the input metric. Our numerical solution mechanism matches the deformation gradient of the 3D -&gt; higher-d mapping with the given Riemannian metric. We demonstrate the applicability of our method, by using it to construct anisotropic Restricted Voronoi Diagram (RVD) and anisotropic meshing, that are otherwise extremely difficult to compute. In SIFHDE^2 -space constructed by our algorithm, difficult 3D anisotropic computations are replaced with simple Euclidean computations, resulting in an isotropic RVD and its dual mesh on this high-d embedding. Results are compared with the state-of-the-art in anisotropic surface and volume meshings using several examples and evaluation metrics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657364</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>