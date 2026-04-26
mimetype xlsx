--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10097967</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1117/12.2320574</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Precision glass molding of freeform optics</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gurganus, Dustin; Owen, Joseph D.; Davies, Matthew A.; Dutterer, Brian S.; Novak, Spencer; Symmons, Alan; Rascher, Rolf; Williamson, Ray; Kim, Dae Wook</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-09-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Optical Manufacturing and Testing XII</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10742</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Precision glass molding is a viable process for the cost-effective volume production of freeform optics. Process development is complex, requiring iterative trials of mold manufacture and metrology, glass mold prototyping, metrology and functional testing. This paper describes the first iteration in the development of a process for an Alvarez lens for visible light. The challenges of this optic are extremely tight band-RMS tolerances on a freeform shape over a maximum clear aperture of 45 mm, a 16:1 aspect ratio and a freeform departure of 329 micrometers. A freeform glass mold for an Alvarez lens was manufactured by coordinated-axis diamond turning in a mold substrate using a custom tool error correction method. The results of prototype precision glass molding are also reported. Mold surfaces and molded optical surfaces are analyzed with scanning white light interferometry. A surface roughness of approximately 3 nm RMS is obtained for both the mold substrate and the glass optic with high-fidelity reproduction of micro-surface structure in the glass. These measurements also identify challenging areas, particularly the presence of mid-spatial frequency errors on the optic originating from the machine thermal control system. The form of the molds was also measured with a profilometer; however, the mold surface does not agree with the expected prescription with an overall deviation in form of approximately 10 μm. The machining process is expected to have sub-micrometer error and the sources of this discrepancy are still being determined. Metrology of the glass optics is currently in progress.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1822049; 1822026; 1338877</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>