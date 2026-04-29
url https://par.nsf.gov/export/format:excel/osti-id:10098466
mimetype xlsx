--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10098466</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1515/jci-2018-0026</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Regression Adjustments for Estimating the Global Treatment Effect in Experiments with Interference</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chin, Alex</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-05-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Causal Inference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>0</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2193-3685</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Standard estimators of the global average treatment effect can be biased in the presence of interference. This paper proposes regression adjustment estimators for removing bias due to interference in Bernoulli randomized experiments. We use a fitted model to predict the counterfactual outcomes of global control and global treatment. Our work differs from standard regression adjustments in that the adjustment variables are constructed from functions of the treatment assignment vector, and that we allow the researcher to use a collection of any functions correlated with the response, turning the problem of detecting interference into a feature engineering problem. We characterize the distribution of the proposed estimator in a linear model setting and connect the results to the standard theory of regression adjustments under SUTVA. We then propose an estimator that allows for flexible machine learning estimators to be used for fitting a nonlinear interference functional form. We propose conducting statistical inference via bootstrap and resampling methods, which allow us to sidestep the complicated dependences implied by interference and instead rely on empirical covariance structures. Such variance estimation relies on an exogeneity assumption akin to the standard unconfoundedness assumption invoked in observational studies. In simulation experiments, our methods are better at debiasing estimates than existing inverse propensity weighted estimators based on neighborhood exposure modeling. We use our method to reanalyze an experiment concerning weather insurance adoption conducted on a collection of villages in rural China.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657104</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>