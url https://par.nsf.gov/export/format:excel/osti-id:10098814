--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10098814</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/PADSW.2018.8645001</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>TRANSAX: A Blockchain-Based Decentralized Forward-Trading Energy Exchanged for Transactive Microgrids</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Laszka, Aron; Eisele, Scott; Dubey, Abhishek; Karsai, Gabor; Kvaternik, Karla</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2018 IEEE 24th International Conference on Parallel and Distributed Systems (ICPADS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>918 to 927</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Power grids are undergoing major changes due to rapid growth in renewable energy and improvements in battery technology. Prompted by the increasing complexity of power systems, decentralized IoT solutions are emerging, which arrange local communities into transactive microgrids. The core functionality of these solutions is to provide mechanisms for matching producers with consumers while ensuring system safety. However, there are multiple challenges that these solutions still face: privacy, trust, and resilience. The privacy challenge arises because the time series of production and consumption data for each participant is sensitive and may be used to infer personal information. Trust is an issue because a producer or consumer can renege on the promised energy transfer. Providing resilience is challenging due to the possibility of failures in the infrastructure that is required to support these market based solutions. In this paper, we develop a rigorous solution for transactive microgrids that addresses all three challenges by providing an innovative combination of MILP solvers, smart contracts, and publish-subscribe middleware within a framework of a novel distributed application platform, called Resilient Information Architecture Platform for Smart Grid. Towards this purpose, we describe the key architectural concepts, including fault tolerance, and show the trade-off between market efficiency and resource requirements.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818901</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>