--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10099001</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/C8CY01782D</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mechanistic study of the ceria supported, re-catalyzed deoxydehydration of vicinal OH groups</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xi, Yongjie; Yang, Wenqiang; Ammal, Salai Cheettu; Lauterbach, Jochen; Pagan-Torres, Yomaira; Heyden, Andreas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-11-13T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Catalysis Science &amp; Technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5750 to 5762</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2044-4753</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Deoxydehydration (DODH) is an emerging biomass deoxygenation process whereby vicinal OH groups are removed. Based on DFT calculations and microkinetic modeling, we seek to understand the mechanism of the Re-catalyzed deoxydehydration supported on CeO              2              (111). In addition, we aim at understanding the promotional effect of Pd in a heterogeneous ReO              x              –Pd/CeO              2              DODH catalyst system. We disentangle the contribution of the oxide support, the oxide-supported single ReO              x              species, and a co-adsorbed Pd promoter that has no direct interaction with the Re species. In the absence of a nearby Pd cluster, a Re site is able to reduce subsurface Ce-ions of a hydroxylated CeO              2              (111) surface, leading to a catalytically active Re +6 species. The effect of Pd is twofold: (i) Pd catalyzes the hydrogen dissociation and spillover onto CeO              2              , which is an indispensable process for the regeneration of the Re catalyst, and (ii) Pd adsorbed in close proximity to Re on CeO              2              (111) facilitates the oxidation of Re to a +7 oxidation state, which leads to an even more active Re species than the Re +6 site present in the absence of Pd. The latter promotional effect of Pd (and change in oxidation state of Re) disappears with increasing Pd–Re distance and in the presence of oxygen defects on the ceria support. Under these conditions, the ReO              x              –Pd/CeO              2              catalyst system exhibits appreciable activity consistent with recent experiments. The established mechanism and role of various species in the catalyst system help to better understand the deoxydehydration catalysis. Also, the importance of the Re oxidation state and the identified oxidation state modification mechanisms suggest a new pathway for tuning the properties of metal-oxide supported catalysts.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1632824</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>