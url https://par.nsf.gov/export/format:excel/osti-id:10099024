--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10099024</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Toward Understanding the Importance of Noise in Training Neural Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhou, Mo; Liu, Tianyi; Li, Yan; Lin, Dachao; Zhou, Enlu; Zhao, Tuo</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Conference on Machine Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Numerous empirical evidence has corroborated that the noise plays a crucial rule in effective and efficient training of deep neural networks. The theory behind, however, is still largely unknown. This paper studies this fundamental problem through training a simple two-layer convolutional neural network model. Although training such a network requires to solve a non-convex optimization problem with a spurious local optimum and a global optimum, we prove that a perturbed gradient descent algorithm in conjunction with noise annealing is guaranteed to converge to a global optimum in polynomial time with arbitrary initialization. This implies that the noise enables the algorithm to efficiently escape from the spurious local optimum. Numerical experiments are provided to support our theory.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717916</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>