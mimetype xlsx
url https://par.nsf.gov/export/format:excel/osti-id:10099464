--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10099464</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Effect of Alkyl Tail Length on CMC and Mitigation Efficiency Using Model Quaternary Ammonium Corrosion Inhibitors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Negar Moradighadi, Starr Lewis</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-03-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>NACE Corrosion conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>13004</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Application of inhibitors is an established and cost-effective method to mitigate internal corrosion of mild steel pipelines in the oil and gas industry. Conventionally, surfactant-type organic inhibitors are frequently applied based on their critical micelle concentration (CMC) values and their adsorption to mild steel evaluated based on laboratory tests that show a reduction in corrosion rate. In this work, the relationship between reduction in corrosion rate, CMC and inhibitor surface saturation concentration on mild steel was studied using model quaternary ammonium inhibitors with different alkyl tail lengths. The quaternary ammonium model compounds were synthesized in-house and characterized by 1H-NMR before their use. Their CMCs were determined using surface tension measurements. Results showed that, although the CMC value and surface saturation concentration were the same for two of the inhibitors tested, there was no relationship observed between measured CMC values, surface saturation concentrations, and the calculated corrosion efficiencies for the five model inhibitor compounds tested. Consequently, using CMC values as a measurement for injection of inhibitors might not be considered as a reliable factor.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1705817</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>