--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,168 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...116 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -182,181 +65,310 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10099566</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cyber Attack and Defense for Smart Inverters in a Distribution System</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sun, C. C.; Zhu, R.; Liu, C. C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>CIGRE Study Committee D2 Colloquium, Helsinki, Finland</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The fast-growing installation of solar PVs has a significant impact on the operation of distribution systems. Grid-tied solar inverters provide reactive power capability to support the voltage profile in a distribution system. In comparison with traditional inverters, smart inverters have the capability of real time remote control through digital communication interfaces. However, cyberattack has become a major threat with the deployment of Information and Communications Technology (ICT) in a smart grid. The past cyberattack incidents have demonstrated how attackers can sabotage a power grid through
+digital communication systems. In the worst case, numerous electricity consumers can experience a major and extended power outage. Unfortunately, tracking techniques are not efficient for today’s advanced communication networks. Therefore, a reliable cyber protection system is a necessary defense
+tool for the power grid. 
+In this paper, a signature-based Intrusion Detection System (IDS) is developed to detect cyber intrusions of a distribution system with a high level penetration of solar energy. To identify cyberattack events, an attack table is constructed based on the Temporal Failure Propagation Graph (TFPG) technique. It
+includes the information of potential cyberattack patterns in terms of attack types and time sequence of anomaly events. Once the detected anomaly events are matched with any of the predefined attack patterns, it is judged to be a cyberattack. Since the attack patterns are distinguishable from other system failures, it reduces the false positive rate. To study the impact of cyberattacks on solar devices and validate the performance of the proposed IDS, a realistic Cyber-Physical System (CPS) simulation environment available at Virginia Tech (VT) is used to develop an interconnection between the cyber
+and power system models. The CPS model demonstrates how communication system anomalies can impact the physical system. The results of two example cyberattack test cases are obtained with the IEEE 13 node test feeder system and the power system simulator, DIgSILENT PowerFactory.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1824577</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>