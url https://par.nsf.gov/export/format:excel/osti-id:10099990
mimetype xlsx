--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10099990</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1119/perc.2016.pr.039</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>In-class vs. Online Administration of Concept Inventories and Attitudinal Assessments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jariwala, Manher; White, Jada-Simone S.; Van Dusen, Ben; Close, Eleanor W.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2016-12-29T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proc. 2016 Physics Education Research Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>176 to 179</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This study investigates differences in student responses to in-class and online administrations of the Force Concept Inventory (FCI), Conceptual Survey of Electricity and Magnetism (CSEM), and the Colorado Learning Attitudes about Science Survey (CLASS). Close to 700 physics students from 12 sections of three different courses were instructed to complete the concept inventory relevant to their course, either the FCI or CSEM, and the CLASS. Each student was randomly assigned to take one of the surveys in class and the other survey online using the LA Supported Student Outcomes (LASSO) system hosted by the Learning Assistant Alliance (LAA). We examine how testing environments and instructor practices affect participation rates and identify best practices for future use.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1525338</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2016</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>