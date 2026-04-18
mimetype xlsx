--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10100678</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3287324.3287390</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Development of a Lean Computational Thinking Abilities Assessment for Middle Grades Students</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wiebe, Eric; London, Jennifer; Aksit, Osman; Mott, Bradford W.; Boyer, Kristy Elizabeth; Lester, James C.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-02-27T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 50th ACM Technical Symposium on Computer Science Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>456 - 461</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The recognition of middle grades as a critical juncture in CS education has led to the widespread development of CS curricula and integration efforts. The goal of many of these interventions is to develop a set of underlying abilities that has been termed computational thinking (CT). This goal presents a key challenge for assessing student learning: we must identify assessment items associated with an emergent understanding of key cognitive abilities underlying CT that avoid specialized knowledge of specific programming languages. In this work we explore the psychometric properties of assessment items appropriate for use with middle grades (US grades 6-8; ages 11-13) students. We also investigate whether these items measure a single ability dimension. Finally, we strive to recommend a "lean" set of items that can be completed in a single 50-minute class period and have high face validity. The paper makes the following contributions: 1) adds to the literature related to the emerging construct of CT, and its relationship to the existing CTt and Bebras instruments, and 2) offers a research-based CT assessment instrument for use by both researchers and educators in the field.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640141; 1138497</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>