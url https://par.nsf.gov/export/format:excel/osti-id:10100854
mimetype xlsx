--- v0 (2026-01-21)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10100854</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/jog.2016.140</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Seasonal control of Petermann Gletscher ice-shelf melt by the ocean's response to sea-ice cover in Nares Strait</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>SHROYER, E. L.; PADMAN, L.; SAMELSON, R. M.; MÜNCHOW, A.; STEARNS, L. A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2017-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Glaciology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>238</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>324 to 330</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-1430</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Petermann Gletscher drains ~4% of the Greenland ice sheet (GrIS) area, with ~80% of its mass loss occurring by basal melting of its ice shelf. We use a high-resolution coupled ocean and sea-ice model with a thermodynamic glacial ice shelf to diagnose ocean-controlled seasonality in basal melting of the Petermann ice shelf. Basal melt rates increase by ~20% in summer due to a seasonal shift in ocean circulation within Nares Strait that is associated with the transition from landfast sea ice to mobile sea ice. Under landfast ice, cold near-surface waters are maintained on the eastern side of the strait and within Petermann Fjord, reducing basal melt and insulating the ice shelf. Under mobile sea ice, warm waters are upwelled on the eastern side of the strait and, mediated by local instabilities and eddies, enter Petermann Fjord, enhancing basal melt down to depths of 200 m. The transition between these states occurs rapidly, and seasonal changes within Nares Strait are conveyed into the fjord within the same season. These results suggest that long-term changes in the length of the landfast sea-ice season will substantially alter the structure of Petermann ice shelf and its contribution to GrIS mass loss.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1604076</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2017</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>