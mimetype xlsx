--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10100878</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.aau8467</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Probing vacancy behavior across complex oxide heterointerfaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhu, Jiaxin; Lee, Jung-Woo; Lee, Hyungwoo; Xie, Lin; Pan, Xiaoqing; De Souza, Roger A.; Eom, Chang-Beom; Nonnenmann, Stephen S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>eaau8467</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Oxygen vacancies (                                                                                                                  V                        O                                                  •                          •                                                                                                                                                    ) play a critical role as defects in complex oxides in establishing functionality in systems including memristors, all-oxide electronics, and electrochemical cells that comprise metal-insulator-metal or complex oxide heterostructure configurations. Improving oxide-oxide interfaces necessitates a direct, spatial understanding of vacancy distributions that define electrochemically active regions. We show vacancies deplete over micrometer-level distances in Nb-doped SrTiO              3              (Nb:SrTiO              3              ) substrates due to deposition and post-annealing processes. We convert the surface potential across a strontium titanate/yttria-stabilized zirconia (STO/YSZ) heterostructured film to spatial (&lt;100 nm) vacancy profiles within STO using (              T              = 500°C) in situ scanning probes and semiconductor analysis. Oxygen scavenging occurring during pulsed laser deposition reduces Nb:STO substantially, which partially reoxidizes in an oxygen-rich environment upon cooling. These results (i) introduce the means to spatially resolve quantitative vacancy distributions across oxide films and (ii) indicate the mechanisms by which oxide thin films enhance and then deplete vacancies within the underlying substrate.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1706113</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>