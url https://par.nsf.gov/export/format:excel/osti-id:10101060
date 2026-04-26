--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10101060</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3311927.3323133</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stranger Danger!: Social Media App Features Co-designed with Children to Keep Them Safe Online</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Badillo-Urquiola, Karla; Smriti, Diva; McNally, Brenna; Golub, Evan; Bonsignore, Elizabeth; Wisniewski, Pamela J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Stranger Danger!: Social Media App Features Co-designed with Children to Keep Them Safe Online</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>394 to 406</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mobile social media applications ("apps"), such as TikTok (previously Musical.ly), have recently surfaced in news media due to harmful incidents involving young children engaging with strangers through these mobile apps. To better understand children's awareness of online stranger danger and explore their visions for technologies that can help them manage related online risks (e.g., sexual solicitations and cyberbullying), we held two participatory design sessions with 12 children (ages 8-11 years old). We found that children desired varying levels of agency, depending on the severity of the risk. In most cases, they wanted help resolving the issue themselves instead of relying on their parents to do it for them. Children also believed that social media apps should take on more responsibility in promoting online safety for children. We discuss the children's desires for agency, privacy, and automated intelligent assistance and provide novel design recommendations inspired by children.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1827700; 1844881</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>