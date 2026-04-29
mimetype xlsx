--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10101114</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/f9100658</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Engaging Middle School Students in Authentic Scientific Practices Can Enhance Their Understanding of Ecosystem Response to Hurricane Disturbance</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McGee, Steven; Durik, Amanda; Zimmerman, Jess; McGee-Tekula, Randi; Duck, Jennifer</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Forests</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>658</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1999-4907</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ecosystem response to hurricane disturbance is complex and multi-faceted. The likelihood of increased frequency of severe hurricanes creates a need for the general public to understand how ecosystems respond to hurricanes. Yet, opportunities to study disturbances to complex systems are rare in U.S. K–12 schools. Educators and researchers in the Luquillo Long-Term Ecological Research program used the results of research on ecosystem response to hurricane disturbance in the Luquillo Experimental Forest as a foundation for the development of Journey to El Yunque, a web-based, middle-school curriculum unit. The program engages students in using models as evidence to develop explanations for how particular species respond to hurricane disturbance. Prior research in education has shown that engaging students in a particular role, like that of a scientist, could have detrimental effects on students’ abilities to transfer what is learned from one context to another. In this research, we sought to understand whether having students engage in authentic scientific practices could support transfer of knowledge to the abstract context of a standards-based assessment. Students were randomly assigned to engage in the program in the role of a scientist or in the role of a student learning about an ecosystem. The dependent variables included students’ comprehension of the background readings, their predictions of population changes, and their overall learning of ecology. The results indicate that taking on a scientist role during the learning activities had an indirect effect on general ecology knowledge by increasing the quality of students’ notetaking during background reading. The results also indicate that students struggled to use their knowledge to develop a robust explanation for how species respond to hurricane disturbance. Journey to El Yunque provides a framework for engaging students in authentic investigations of hurricane disturbance. Future research will examine how to improve the quality of students’ final explanations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813802</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>