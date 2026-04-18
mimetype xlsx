--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10101381</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1112/S0010437X19007292</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Affine cluster monomials are generalized minors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rupel, Dylan; Stella, Salvatore; Williams, Harold</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Compositio Mathematica</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1301 to 1326</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0010-437X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We study the realization of acyclic cluster algebras as coordinate rings of Coxeter double Bruhat cells in Kac–Moody groups. We prove that all cluster monomials with                                                                  $\mathbf{g}$                                            -vector lying in the doubled Cambrian fan are restrictions of principal generalized minors. As a corollary, cluster algebras of finite and affine type admit a complete and non-recursive description via (ind-)algebraic group representations, in a way similar in spirit to the Caldero–Chapoton description via quiver representations. In type                                                                  $A_{1}^{(1)}$                                            , we further show that elements of several canonical bases (generic, triangular, and theta) which complete the partial basis of cluster monomials are composed entirely of restrictions of minors. The discrepancy among these bases is accounted for by continuous parameters appearing in the classification of irreducible level-zero representations of affine Lie groups. We discuss how our results illuminate certain parallels between the classification of representations of finite-dimensional algebras and of integrable weight representations of Kac–Moody algebras.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801969</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>