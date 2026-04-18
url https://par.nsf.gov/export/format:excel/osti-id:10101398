--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10101398</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/socsci8020043</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Difficulty Orientations, Gender, and Race/Ethnicity: An Intersectional Analysis of Pathways to STEM Degrees</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nix, Samantha; Perez-Felkner, Lara</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Social Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2076-0760</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Is there a relationship between mathematics ability beliefs and STEM degrees? Fields such as physics, engineering, mathematics, and computer science (PEMC) are thought to require talent or brilliance. However, the potential effects of difficulty perceptions on students’ participation in STEM have yet to be examined using a gender and race/ethnicity intersectional lens. Using nationally representative U.S. longitudinal data, we measure gender and racial/ethnic variation in secondary students’ orientation towards mathematics difficulty. We observed nuanced relationships between mathematics difficulty orientation, gender, race/ethnicity, and PEMC major and degree outcomes. In secondary school, the gap between boys’ and girls’ mathematics difficulty orientations were wider than gaps between White and non-White students. Mathematics difficulty orientation was positively associated with both declaring majors and earning degrees in PEMC. This relationship varied more strongly based on gender than race/ethnicity. Notably, Black women show higher gains in predicted probability to declare a mathematics-intensive major as compared to all other women, given their mathematics difficulty orientations. This study’s findings show that both gender and racial/ethnic identities may influence the relationship between mathematics difficulty orientation and postsecondary STEM outcomes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1232139</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>