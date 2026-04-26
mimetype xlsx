--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10101407</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1103/PhysRevD.99.012016</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Charged jet cross section and fragmentation in proton-proton collisions at &lt;math display='inline'&gt;&lt;msqrt&gt;&lt;mi&gt;s&lt;/mi&gt;&lt;/msqrt&gt;&lt;mo&gt;=&lt;/mo&gt;&lt;mn&gt;7&lt;/mn&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mtext&gt; &lt;/mtext&gt;&lt;mi&gt;TeV&lt;/mi&gt;&lt;/math&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Acharya, S.; Adamová, D.; Adler, A.; Adolfsson, J.; Aggarwal, M. M.; Aglieri Rinella, G.; Agnello, M.; Agrawal, N.; Ahammed, Z.; Ahn, S. U.; Aiola, S.; Akindinov, A.; Al-Turany, M.; Alam, S. N.; Albuquerque, D. S. D.; Aleksandrov, D.; Alessandro, B.; Alfaro Molina, R.; Ali, Y.; Alici, A.; Alkin, A.; Alme, J.; Alt, T.; Altenkamper, L.; Altsybeev, I.; Anaam, M. N.; Andrei, C.; Andreou, D.; Andrews, H. A.; Andronic, A.; Angeletti, M.; Anguelov, V.; Anson, C.; Antičić, T.; Antinori, F.; Antonioli, P.; Anwar, R.; Apadula, N.; Aphecetche, L.; Appelshäuser, H.; Arcelli, S.; Arnaldi, R.; Arnold, O. W.; Arsene, I. C.; Arslandok, M.; Augustinus, A.; Averbeck, R.; Azmi, M. D.; Badalà, A.; Baek, Y. W.; Bagnasco, S.; Bailhache, R.; Bala, R.; Baldisseri, A.; Ball, M.; Baral, R. C.; Barbano, A. M.; Barbera, R.; Barile, F.; Barioglio, L.; Barnaföldi, G. G.; Barnby, L. S.; Barret, V.; Bartalini, P.; Barth, K.; Bartsch, E.; Bastid, N.; Basu, S.; Batigne, G.; Batyunya, B.; Batzing, P. C.; Bazo Alba, J. L.; Bearden, I. G.; Beck, H.; Bedda, C.; Behera, N. K.; Belikov, I.; Bellini, F.; Bello Martinez, H.; Bellwied, R.; Beltran, L. G. E.; Belyaev, V.; Bencedi, G.; Beole, S.; Bercuci, A.; Berdnikov, Y.; Berenyi, D.; Bertens, R. A.; Berzano, D.; Betev, L.; Bhaduri, P. P.; Bhasin, A.; Bhat, I. R.; Bhatt, H.; Bhattacharjee, B.; Bhom, J.; Bianchi, A.; Bianchi, L.; Bianchi, N.; Bielčík, J.; Bielčíková, J.; Bilandzic, A.; Biro, G.; Biswas, R.; Biswas, S.; Blair, J. T.; Blau, D.; Blume, C.; Boca, G.; Bock, F.; Bogdanov, A.; Boldizsár, L.; Bombara, M.; Bonomi, G.; Bonora, M.; Borel, H.; Borissov, A.; Borri, M.; Botta, E.; Bourjau, C.; Bratrud, L.; Braun-Munzinger, P.; Bregant, M.; Broker, T. A.; Broz, M.; Brucken, E. J.; Bruna, E.; Bruno, G. E.; Budnikov, D.; Buesching, H.; Bufalino, S.; Buhler, P.; Buncic, P.; Busch, O.; Buthelezi, Z.; Butt, J. B.; Buxton, J. T.; Cabala, J.; Caffarri, D.; Caines, H.; Caliva, A.; Calvo Villar, E.; Camacho, R. S.; Camerini, P.; Capon, A. A.; Carena, W.; Carnesecchi, F.; Castillo Castellanos, J.; Castro, A. J.; Casula, E. A. R.; Ceballos Sanchez, C.; Chandra, S.; Chang, B.; Chang, W.; Chapeland, S.; Chartier, M.; Chattopadhyay, S.; Chattopadhyay, S.; Chauvin, A.; Cheshkov, C.; Cheynis, B.; Chibante Barroso, V.; Chinellato, D. D.; Cho, S.; Chochula, P.; Chowdhury, T.; Christakoglou, P.; Christensen, C. H.; Christiansen, P.; Chujo, T.; Chung, S. U.; Cicalo, C.; Cifarelli, L.; Cindolo, F.; Cleymans, J.; Colamaria, F.; Colella, D.; Collu, A.; Colocci, M.; Concas, M.; Conesa Balbastre, G.; Conesa del Valle, Z.; Contreras, J. G.; Cormier, T. M.; Corrales Morales, Y.; Cortese, P.; Cosentino, M. R.; Costa, F.; Costanza, S.; Crkovská, J.; Crochet, P.; Cuautle, E.; Cunqueiro, L.; Dahms, T.; Dainese, A.; Damas, F. P. A.; Dani, S.; Danisch, M. C.; Danu, A.; Das, D.; Das, I.; Das, S.; Dash, A.; Dash, S.; De, S.; De Caro, A.; de Cataldo, G.; de Conti, C.; de Cuveland, J.; De Falco, A.; De Gruttola, D.; De Marco, N.; De Pasquale, S.; De Souza, R. D.; Degenhardt, H. F.; Deisting, A.; Deloff, A.; Delsanto, S.; Deplano, C.; Dhankher, P.; Di Bari, D.; Di Mauro, A.; Di Ruzza, B.; Diaz, R. A.; Dietel, T.; Dillenseger, P.; Ding, Y.; Divià, R.; Djuvsland, Ø.; Dobrin, A.; Domenicis Gimenez, D.; Dönigus, B.; Dordic, O.; Doremalen, L. V. R.; Dubey, A. K.; Dubla, A.; Ducroux, L.; Dudi, S.; Duggal, A. K.; Dukhishyam, M.; Dupieux, P.; Ehlers, R. J.; Elia, D.; Endress, E.; Engel, H.; Epple, E.; Erazmus, B.; Erhardt, F.; Ersdal, M. R.; Espagnon, B.; Eulisse, G.; Eum, J.; Evans, D.; Evdokimov, S.; Fabbietti, L.; Faggin, M.; Faivre, J.; Fantoni, A.; Fasel, M.; Feldkamp, L.; Feliciello, A.; Feofilov, G.; Fernández Téllez, A.; Ferretti, A.; Festanti, A.; Feuillard, V. J. G.; Figiel, J.; Figueredo, M. A. S.; Filchagin, S.; Finogeev, D.; Fionda, F. M.; Fiorenza, G.; Flor, F.; Floris, M.; Foertsch, S.; Foka, P.; Fokin, S.; Fragiacomo, E.; Francescon, A.; Francisco, A.; Frankenfeld, U.; Fronze, G. G.; Fuchs, U.; Furget, C.; Furs, A.; Fusco Girard, M.; Gaardhøje, J. J.; Gagliardi, M.; Gago, A. M.; Gajdosova, K.; Gallio, M.; Galvan, C. D.; Ganoti, P.; Garabatos, C.; Garcia-Solis, E.; Garg, K.; Gargiulo, C.; Gasik, P.; Gauger, E. F.; Gay Ducati, M. B.; Germain, M.; Ghosh, J.; Ghosh, P.; Ghosh, S. K.; Gianotti, P.; Giubellino, P.; Giubilato, P.; Glässel, P.; Goméz Coral, D. M.; Gomez Ramirez, A.; Gonzalez, V.; González-Zamora, P.; Gorbunov, S.; Görlich, L.; Gotovac, S.; Grabski, V.; Graczykowski, L. K.; Graham, K. L.; Greiner, L.; Grelli, A.; Grigoras, C.; Grigoriev, V.; Grigoryan, A.; Grigoryan, S.; Gronefeld, J. M.; Grosa, F.; Grosse-Oetringhaus, J. F.; Grosso, R.; Guernane, R.; Guerzoni, B.; Guittiere, M.; Gulbrandsen, K.; Gunji, T.; Gupta, A.; Gupta, R.; Guzman, I. B.; Haake, R.; Habib, M. K.; Hadjidakis, C.; Hamagaki, H.; Hamar, G.; Hamid, M.; Hamon, J. C.; Hannigan, R.; Haque, M. R.; Harlenderova, A.; Harris, J. W.; Harton, A.; Hassan, H.; Hatzifotiadou, D.; Hayashi, S.; Heckel, S. T.; Hellbär, E.; Helstrup, H.; Herghelegiu, A.; Hernandez, E. G.; Herrera Corral, G.; Herrmann, F.; Hetland, K. F.; Hilden, T. E.; Hillemanns, H.; Hills, C.; Hippolyte, B.; Hohlweger, B.; Horak, D.; Hornung, S.; Hosokawa, R.; Hota, J.; Hristov, P.; Huang, C.; Hughes, C.; Huhn, P.; Humanic, T. J.; Hushnud, H.; Hussain, N.; Hussain, T.; Hutter, D.; Hwang, D. S.; Iddon, J. P.; Iga Buitron, S. A.; Ilkaev, R.; Inaba, M.; Ippolitov, M.; Islam, M. S.; Ivanov, M.; Ivanov, V.; Izucheev, V.; Jacak, B.; Jacazio, N.; Jacobs, P. M.; Jadhav, M. B.; Jadlovska, S.; Jadlovsky, J.; Jaelani, S.; Jahnke, C.; Jakubowska, M. J.; Janik, M. A.; Jena, C.; Jercic, M.; Jevons, O.; Jimenez Bustamante, R. T.; Jin, M.; Jones, P. G.; Jusko, A.; Kalinak, P.; Kalweit, A.; Kang, J. H.; Kaplin, V.; Kar, S.; Karasu Uysal, A.; Karavichev, O.; Karavicheva, T.; Karczmarczyk, P.; Karpechev, E.; Kebschull, U.; Keidel, R.; Keijdener, D. L. D.; Keil, M.; Ketzer, B.; Khabanova, Z.; Khan, A. M.; Khan, S.; Khan, S. A.; Khanzadeev, A.; Kharlov, Y.; Khatun, A.; Khuntia, A.; Kielbowicz, M. M.; Kileng, B.; Kim, B.; Kim, D.; Kim, D. J.; Kim, E. J.; Kim, H.; Kim, J. S.; Kim, J.; Kim, M.; Kim, S.; Kim, T.; Kim, T.; Kindra, K.; Kirsch, S.; Kisel, I.; Kiselev, S.; Kisiel, A.; Klay, J. L.; Klein, C.; Klein, J.; Klein-Bösing, C.; Klewin, S.; Kluge, A.; Knichel, M. L.; Knospe, A. G.; Kobdaj, C.; Kofarago, M.; Köhler, M. K.; Kollegger, T.; Kondratyeva, N.; Kondratyuk, E.; Konevskikh, A.; Konopka, P. J.; Konyushikhin, M.; Koska, L.; Kovalenko, O.; Kovalenko, V.; Kowalski, M.; Králik, I.; Kravčáková, A.; Kreis, L.; Krivda, M.; Krizek, F.; Krüger, M.; Kryshen, E.; Krzewicki, M.; Kubera, A. M.; Kučera, V.; Kuhn, C.; Kuijer, P. G.; Kumar, J.; Kumar, L.; Kumar, S.; Kundu, S.; Kurashvili, P.; Kurepin, A.; Kurepin, A. B.; Kushpil, S.; Kvapil, J.; Kweon, M. J.; Kwon, Y.; La Pointe, S. L.; La Rocca, P.; Lai, Y. S.; Lakomov, I.; Langoy, R.; Lapidus, K.; Lardeux, A.; Larionov, P.; Laudi, E.; Lavicka, R.; Lea, R.; Leardini, L.; Lee, S.; Lehas, F.; Lehner, S.; Lehrbach, J.; Lemmon, R. C.; León Monzón, I.; Lévai, P.; Li, X.; Li, X. L.; Lien, J.; Lietava, R.; Lim, B.; Lindal, S.; Lindenstruth, V.; Lindsay, S. W.; Lippmann, C.; Lisa, M. A.; Litichevskyi, V.; Liu, A.; Ljunggren, H. M.; Llope, W. J.; Lodato, D. F.; Loginov, V.; Loizides, C.; Loncar, P.; Lopez, X.; López Torres, E.; Luettig, P.; Luhder, J. R.; Lunardon, M.; Luparello, G.; Lupi, M.; Maevskaya, A.; Mager, M.; Mahmood, S. M.; Maire, A.; Majka, R. D.; Malaev, M.; Malik, Q. W.; Malinina, L.; Mal’Kevich, D.; Malzacher, P.; Mamonov, A.; Manko, V.; Manso, F.; Manzari, V.; Mao, Y.; Marchisone, M.; Mareš, J.; Margagliotti, G. V.; Margotti, A.; Margutti, J.; Marín, A.; Markert, C.; Marquard, M.; Martin, N. A.; Martinengo, P.; Martinez, J. L.; Martínez, M. I.; Martínez García, G.; Martinez Pedreira, M.; Masciocchi, S.; Masera, M.; Masoni, A.; Massacrier, L.; Masson, E.; Mastroserio, A.; Mathis, A. M.; Matuoka, P. F. T.; Matyja, A.; Mayer, C.; Mazzilli, M.; Mazzoni, M. A.; Meddi, F.; Melikyan, Y.; Menchaca-Rocha, A.; Meninno, E.; Mercado Pérez, J.; Meres, M.; Mhlanga, S.; Miake, Y.; Micheletti, L.; Mieskolainen, M. M.; Mihaylov, D. L.; Mikhaylov, K.; Mischke, A.; Mishra, A. N.; Miśkowiec, D.; Mitra, J.; Mitu, C. M.; Mohammadi, N.; Mohanty, A. P.; Mohanty, B.; Khan, M. Mohisin; Moreira De Godoy, D. A.; Moreno, L. A. P.; Moretto, S.; Morreale, A.; Morsch, A.; Mrnjavac, T.; Muccifora, V.; Mudnic, E.; Mühlheim, D.; Muhuri, S.; Mukherjee, M.; Mulligan, J. D.; Munhoz, M. G.; Münning, K.; Munoz, M. I. A.; Munzer, R. H.; Murakami, H.; Murray, S.; Musa, L.; Musinsky, J.; Myers, C. J.; Myrcha, J. W.; Naik, B.; Nair, R.; Nandi, B. K.; Nania, R.; Nappi, E.; Narayan, A.; Naru, M. U.; Nassirpour, A. F.; Natal da Luz, H.; Nattrass, C.; Navarro, S. R.; Nayak, K.; Nayak, R.; Nayak, T. K.; Nazarenko, S.; Negrao De Oliveira, R. A.; Nellen, L.; Nesbo, S. V.; Neskovic, G.; Ng, F.; Nicassio, M.; Niedziela, J.; Nielsen, B. S.; Nikolaev, S.; Nikulin, S.; Nikulin, V.; Noferini, F.; Nomokonov, P.; Nooren, G.; Noris, J. C. C.; Norman, J.; Nyanin, A.; Nystrand, J.; Oh, H.; Ohlson, A.; Oleniacz, J.; Oliveira Da Silva, A. C.; Oliver, M. H.; Onderwaater, J.; Oppedisano, C.; Orava, R.; Oravec, M.; Ortiz Velasquez, A.; Oskarsson, A.; Otwinowski, J.; Oyama, K.; Pachmayer, Y.; Pacik, V.; Pagano, D.; Paić, G.; Palni, P.; Pan, J.; Pandey, A. K.; Panebianco, S.; Papikyan, V.; Pareek, P.; Park, J.; Parkkila, J. E.; Parmar, S.; Passfeld, A.; Pathak, S. P.; Patra, R. N.; Paul, B.; Pei, H.; Peitzmann, T.; Peng, X.; Pereira, L. G.; Pereira Da Costa, H.; Peresunko, D.; Perez Lezama, E.; Peskov, V.; Pestov, Y.; Petráček, V.; Petrovici, M.; Petta, C.; Pezzi, R. P.; Piano, S.; Pikna, M.; Pillot, P.; Pimentel, L. O. D. L.; Pinazza, O.; Pinsky, L.; Pisano, S.; Piyarathna, D. B.; Płoskoń, M.; Planinic, M.; Pliquett, F.; Pluta, J.; Pochybova, S.; Podesta-Lerma, P. L. M.; Poghosyan, M. G.; Polichtchouk, B.; Poljak, N.; Poonsawat, W.; Pop, A.; Poppenborg, H.; Porteboeuf-Houssais, S.; Pozdniakov, V.; Prasad, S. K.; Preghenella, R.; Prino, F.; Pruneau, C. A.; Pshenichnov, I.; Puccio, M.; Punin, V.; Putschke, J.; Raha, S.; Rajput, S.; Rak, J.; Rakotozafindrabe, A.; Ramello, L.; Rami, F.; Raniwala, R.; Raniwala, S.; Räsänen, S. S.; Rascanu, B. T.; Rath, R.; Ratza, V.; Ravasenga, I.; Read, K. F.; Redlich, K.; Rehman, A.; Reichelt, P.; Reidt, F.; Ren, X.; Renfordt, R.; Reshetin, A.; Revol, J.-P.; Reygers, K.; Riabov, V.; Richert, T.; Richter, M.; Riedler, P.; Riegler, W.; Riggi, F.; Ristea, C.; Rode, S. P.; Rodríguez Cahuantzi, M.; Røed, K.; Rogalev, R.; Rogochaya, E.; Rohr, D.; Röhrich, D.; Rokita, P. S.; Ronchetti, F.; Rosas, E. D.; Roslon, K.; Rosnet, P.; Rossi, A.; Rotondi, A.; Roukoutakis, F.; Roy, C.; Roy, P.; Rueda, O. V.; Rui, R.; Rumyantsev, B.; Rustamov, A.; Ryabinkin, E.; Ryabov, Y.; Rybicki, A.; Saarinen, S.; Sadhu, S.; Sadovsky, S.; Šafařík, K.; Saha, S. K.; Sahoo, B.; Sahoo, P.; Sahoo, R.; Sahoo, S.; Sahu, P. K.; Saini, J.; Sakai, S.; Saleh, M. A.; Sambyal, S.; Samsonov, V.; Sandoval, A.; Sarkar, A.; Sarkar, D.; Sarkar, N.; Sarma, P.; Sas, M. H. P.; Scapparone, E.; Scarlassara, F.; Schaefer, B.; Scheid, H. S.; Schiaua, C.; Schicker, R.; Schmidt, C.; Schmidt, H. R.; Schmidt, M. O.; Schmidt, M.; Schmidt, N. V.; Schukraft, J.; Schutz, Y.; Schwarz, K.; Schweda, K.; Scioli, G.; Scomparin, E.; Šefčík, M.; Seger, J. E.; Sekiguchi, Y.; Sekihata, D.; Selyuzhenkov, I.; Senyukov, S.; Serradilla, E.; Sett, P.; Sevcenco, A.; Shabanov, A.; Shabetai, A.; Shahoyan, R.; Shaikh, W.; Shangaraev, A.; Sharma, A.; Sharma, A.; Sharma, M.; Sharma, N.; Sheikh, A. I.; Shigaki, K.; Shimomura, M.; Shirinkin, S.; Shou, Q.; Shtejer, K.; Sibiriak, Y.; Siddhanta, S.; Sielewicz, K. M.; Siemiarczuk, T.; Silvermyr, D.; Simatovic, G.; Simonetti, G.; Singaraju, R.; Singh, R.; Singh, R.; Singhal, V.; Sinha, T.; Sitar, B.; Sitta, M.; Skaali, T. B.; Slupecki, M.; Smirnov, N.; Snellings, R. J. M.; Snellman, T. W.; Sochan, J.; Soncco, C.; Song, J.; Songmoolnak, A.; Soramel, F.; Sorensen, S.; Sozzi, F.; Sputowska, I.; Stachel, J.; Stan, I.; Stankus, P.; Stenlund, E.; Stocco, D.; Storetvedt, M. M.; Strmen, P.; Suaide, A. A. P.; Sugitate, T.; Suire, C.; Suleymanov, M.; Suljic, M.; Sultanov, R.; Šumbera, M.; Sumowidagdo, S.; Suzuki, K.; Swain, S.; Szabo, A.; Szarka, I.; Tabassam, U.; Takahashi, J.; Tambave, G. J.; Tanaka, N.; Tarhini, M.; Tarzila, M. G.; Tauro, A.; Tejeda Muñoz, G.; Telesca, A.; Terrevoli, C.; Teyssier, B.; Thakur, D.; Thakur, S.; Thomas, D.; Thoresen, F.; Tieulent, R.; Tikhonov, A.; Timmins, A. R.; Toia, A.; Topilskaya, N.; Toppi, M.; Torales-Acosta, F.; Torres, S. R.; Tripathy, S.; Trogolo, S.; Trombetta, G.; Tropp, L.; Trubnikov, V.; Trzaska, W. H.; Trzcinski, T. P.; Trzeciak, B. A.; Tsuji, T.; Tumkin, A.; Turrisi, R.; Tveter, T. S.; Ullaland, K.; Umaka, E. N.; Uras, A.; Usai, G. L.; Utrobicic, A.; Vala, M.; Valle, N.; Van Hoorne, J. W.; van Leeuwen, M.; Vande Vyvre, P.; Varga, D.; Vargas, A.; Vargyas, M.; Varma, R.; Vasileiou, M.; Vasiliev, A.; Vauthier, A.; Vázquez Doce, O.; Vechernin, V.; Veen, A. M.; Vercellin, E.; Vergara Limón, S.; Vermunt, L.; Vernet, R.; Vértesi, R.; Vickovic, L.; Viinikainen, J.; Vilakazi, Z.; Villalobos Baillie, O.; Villatoro Tello, A.; Vinogradov, A.; Virgili, T.; Vislavicius, V.; Vodopyanov, A.; Völkl, M. A.; Voloshin, K.; Voloshin, S. A.; Volpe, G.; von Haller, B.; Vorobyev, I.; Voscek, D.; Vranic, D.; Vrláková, J.; Wagner, B.; Wang, H.; Wang, M.; Watanabe, Y.; Weber, M.; Weber, S. G.; Wegrzynek, A.; Weiser, D. F.; Wenzel, S. C.; Wessels, J. P.; Westerhoff, U.; Whitehead, A. M.; Wiechula, J.; Wikne, J.; Wilk, G.; Wilkinson, J.; Willems, G. A.; Williams, M. C. S.; Willsher, E.; Windelband, B.; Witt, W. E.; Xu, R.; Yalcin, S.; Yamakawa, K.; Yano, S.; Yin, Z.; Yokoyama, H.; Yoo, I.-K.; Yoon, J. H.; Yurchenko, V.; Zaccolo, V.; Zaman, A.; Zampolli, C.; Zanoli, H. J. C.; Zardoshti, N.; Zarochentsev, A.; Závada, P.; Zaviyalov, N.; Zbroszczyk, H.; Zhalov, M.; Zhang, X.; Zhang, Y.; Zhang, Z.; Zhao, C.; Zherebchevskii, V.; Zhigareva, N.; Zhou, D.; Zhou, Y.; Zhou, Z.; Zhu, H.; Zhu, J.; Zhu, Y.; Zichichi, A.; Zimmermann, M. B.; Zinovjev, G.; Zmeskal, J.; Zou, S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Physical Review D</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2470-0010</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1719759; 1713894</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>