--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10104105</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>An Intelligent-Agent Facilitated Scaﬀold for Fostering Reﬂection in a Team-Based Project Course</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sreecharan Sankaranarayanan, Xu Wang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 20th Meeting of Artificial Intelligence in Education (AIED2019)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper reports on work adapting an industry standard team practice referred to as Mob Programming into a paradigm called Online Mob Programming (OMP) for the purpose of encouraging teams to reﬂect on concepts and share work in the midst of their project experience. We present a study situated within a series of three course projects in a large online course on Cloud Computing. In a 3x3 Latin Square design, we compare students working alone and in two OMP conﬁgurations (with and without transactivity-maximization team formation designed to enhance reﬂection). The analysis reveals the extent to which grading on the produced software rewards teams where highly skilled individuals dominate the work. Further, compliance with the OMP paradigm is associated with greater evidence of group reﬂection on concepts and greater shared practice of programming.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1822831</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>