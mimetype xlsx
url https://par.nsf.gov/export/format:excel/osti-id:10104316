--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10104316</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/COMPSAC.2019.00087</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>DroidPatrol: A Static Analysis Plugin For Secure Mobile Software Development</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Talukder, Md Arabin; Shahriar, Hossain; Qian, Kai; Rahman, Mohammad; Ahamed, Sheikh; Wu, Fan; Agu, Emmanuel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proc. of 43rd IEEE Conference on Computer, Software and Applications (COMPSAC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>565 to 569</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While the number of mobile applications are rapidly growing, these applications are often coming with numerous security flaws due to the lack of appropriate coding practices. Security issues must be addressed earlier in the development lifecycle rather than fixing them after the attacks because the damage might already be extensive. Early elimination of possible security vulnerabilities will help us increase the security of our software and mitigate or reduce the potential damages through data losses or service disruptions caused by malicious attacks. However, many software developers lack necessary security knowledge and skills required at the development stage, and Secure Mobile Software Development (SMSD) is not yet well represented in academia and industry. In this paper, we present a static analysis-based security analysis approach through design and implementation of a plugin for Android Development Studio, namely DroidPatrol. The proposed plugins can support developers by providing list of potential vulnerabilities early.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1723578; 1723586</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>