--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10104372</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Making space for the women: Exploring female engineering student narratives of engagement in makerspaces</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lam, C.; Cruz, S.; Kellam, N.; Coley, B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 ASEE Annual Conference &amp; Exposition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Makerspaces have the potential to revolutionize engineering education by providing a platform for students to nurture their tacit knowledge. This unique space allows for students to work with advanced prototyping equipment, develop specialized skills and create community. Although makerspaces could become an important dimension of engineering education, it is unclear whether these spaces are inclusive for all engineering students, especially those from underrepresented groups. Specifically, this study aims to understand the experiences of diverse female engineering students in makerspaces. For this study, we analyzed interview transcripts of ten women from multiple U.S. universities housing engineering academic makerspaces—those anchored to and supported by the engineering department/school specifically—and found common themes across their stories. These themes include the perception of gender bias, as well as an intimidating, hostile, and non-inclusive environment. Although the results of this study demonstrate gender bias and marginalization occur in makerspaces, female engineering students still find value in the makerspace through access to resources, opportunities to learn, increased confidence, and female makerspace staff.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1636475</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>