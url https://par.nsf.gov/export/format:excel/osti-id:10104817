--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10104817</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Numerical modeling of Ti-6Al-4V microstructure evolution for thermomechanical process control</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bhatt, S; Baskaran, A; Lewis, D; Maniatty, A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of NUMIFORM 2019: The 13th International Conference on Numerical Methods in Industrial Forming Processes</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Microstructure evolution modeling using finite element crystal plasticity (FECP), Monte- Carlo (MC), and phase field (PF) methods are being used to simulate microstructure evolution in Ti-6Al-4V under thermomechanical loading conditions. FECP is used to simulate deformation induced evolution of the microstructure and compute heterogeneous stored energy providing additional source of energy to MC and PF models. The MC grain growth model, calibrated using literature and experimental data, is used to simulate α+𝛽 grain growth. A multi-phase field, augmented with crystallographic symmetry and orientation relationship between α-𝛽, is employed to model simultaneous evolution and growth of all twelve α-variants in 3D. The influence of transformation and coherency strain energy on α-variant selection is studied by coupling the model with the Khachaturyan-Shatalov formalism for elastic strain calculation. This FECP/MC/PF suite will be able to simulate evolution of grains in the microstructure and within individual 𝛽- grains during typical thermomechanical processing conditions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1729336</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>