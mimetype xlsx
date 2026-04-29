--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10105317</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Weakly Supervised Deep Nuclei Segmentation using Points Annotation in Histopathology Images</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qu, H; Wu, P.; Huang, Q.; Yi, J.; Riedlinger, G. M.; De, S.; Metaxas, D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of Machine Learning Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Nuclei segmentation is a fundamental task in histopathological image analysis. Typically, such segmentation tasks require significant effort to manually generate pixel-wise annotations for fully supervised training. To alleviate the manual effort, in this paper we propose a novel approach using points only annotation. Two types of coarse labels with complementary information are derived from the points annotation, and are then utilized to train a deep neural network. The fully- connected conditional random field loss is utilized to further refine the model without introducing extra computational complexity during inference. Experimental results on two nuclei segmentation datasets reveal that the proposed method is able to achieve competitive performance compared to the fully supervised counterpart and the state-of-the-art methods while requiring significantly less annotation effort. Our code is publicly available.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1747778</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>