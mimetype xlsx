--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10105498</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1146/annurev-marine-010318-095300</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Climate Change, Coral Loss, and the Curious Case of the Parrotfish Paradigm: Why Don't Marine Protected Areas Improve Reef Resilience?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bruno, John F.; Côté, Isabelle M.; Toth, Lauren T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual Review of Marine Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>307 to 334</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1941-1405</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Scientists have advocated for local interventions, such as creating marine protected areas and implementing fishery restrictions, as ways to mitigate local stressors to limit the effects of climate change on reef-building corals. However, in a literature review, we find little empirical support for the notion of managed resilience. We outline some reasons for why marine protected areas and the protection of herbivorous fish (especially parrotfish) have had little effect on coral resilience. One key explanation is that the impacts of local stressors (e.g., pollution and fishing) are often swamped by the much greater effect of ocean warming on corals. Another is the sheer complexity (including numerous context dependencies) of the five cascading links assumed by the managed-resilience hypothesis. If reefs cannot be saved by local actions alone, then it is time to face reef degradation head-on, by directly addressing anthropogenic climate change—the root cause of global coral decline.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1737071</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>