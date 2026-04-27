--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10105609</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/REET.2018.00008</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Are Requirements Engineering Courses Covering what Industry Needs? A Preliminary Analysis of the United States Situation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Hertz, Kim; Spoletini, Paola</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2018-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2018 IEEE 8th International Workshop on Requirements Engineering Education and Training (REET)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>20 to 23</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In the United States, only few undergraduate curricula for computing-related field majors have an entire course dedicated to requirements engineering (RE). Usually, these are the bachelors of science in software engineering (BS SWE), while bachelors of science in computer science (BS CS) cover the topic during an overview course on software engineering, and dedicate only a couple of weeks to RE. Recent studies have shown that companies have specific demands for the competences that requirements engineers should have, and often such competences, such as analytical thinking and communication skills, are not sufficiently covered by RE textbooks and courses. However, no systematic analysis has been performed on the actual content of RE-related courses. In this paper, we survey what is taught in academia in RE-related courses. Our analysis is based on the data collected from more than 40 universities in the United States that offer a BS SWE. We show potential misalignments between what is offered by courses and industry needs, and we propose a research plan to further investigate this situation and to develop possible remedies for it.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718377</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2018</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>